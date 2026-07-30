--- v3 (2026-06-14)
+++ v4 (2026-07-30)
@@ -284,51 +284,51 @@
     <a:srgbClr val="65B9BF"/>
     <a:srgbClr val="1B6EB7"/>
     <a:srgbClr val="BC8F00"/>
     <a:srgbClr val="5A9B8B"/>
     <a:srgbClr val="7D0000"/>
     <a:srgbClr val="008000"/>
     <a:srgbClr val="002B82"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{720AD1D9-1DD1-4FD6-8665-ED9B0908719C}" v="10" dt="2026-05-12T09:00:30.461"/>
+    <p1510:client id="{45D5EC1C-7790-499C-9599-765A3D3E5DF7}" v="13" dt="2026-07-21T18:41:11.504"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -481,54 +481,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94701" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="1044" y="56"/>
+        <p:origin x="1596" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz"/>
         <p:guide pos="358"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
@@ -538,134 +538,142 @@
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="-3870" y="-120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="36004" cy="36004"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:01:51.047" v="200" actId="27918"/>
+      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:42:18.444" v="297" actId="27918"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:54:39.014" v="126" actId="20577"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:00:12.983" v="213" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="367"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:54:39.014" v="126" actId="20577"/>
+          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:00:12.983" v="213" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="367"/>
             <ac:spMk id="3080" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:59:33.149" v="179" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:39:46.212" v="271" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="432"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:57:53.562" v="159" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:34:52.918" v="248" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="437"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:56:51.953" v="147" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:33:54.354" v="236" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="440"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:01:51.047" v="200" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:42:18.444" v="297" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="442"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:57:28.167" v="154" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:34:19.838" v="243" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="443"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:58:26.533" v="166" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:37:57.593" v="256" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3343570245" sldId="449"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:55:39.835" v="133" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:32:22.164" v="220" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="450"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:59:04.871" v="173" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:38:44.118" v="263" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2865898611" sldId="451"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:00:00.852" v="185" actId="27918"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:40:26.197" v="280" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1081979619" sldId="452"/>
         </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod">
+          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:40:12.667" v="278"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1081979619" sldId="452"/>
+            <ac:graphicFrameMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:56:09.202" v="140" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:32:58.273" v="227" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="314473561" sldId="453"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
@@ -732,54 +740,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$144</c:f>
+              <c:f>Sheet1!$A$2:$A$145</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1158,60 +1166,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$144</c:f>
+              <c:f>Sheet1!$B$2:$B$145</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1590,91 +1601,94 @@
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>29</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>28.8</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>28.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$144</c:f>
+              <c:f>Sheet1!$A$2:$A$145</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2053,60 +2067,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$144</c:f>
+              <c:f>Sheet1!$C$2:$C$145</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>29.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>29.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>30.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>30.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2485,91 +2502,94 @@
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>32.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>31.7</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>31.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$144</c:f>
+              <c:f>Sheet1!$A$2:$A$145</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2948,60 +2968,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$144</c:f>
+              <c:f>Sheet1!$D$2:$D$145</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="143"/>
+                <c:ptCount val="144"/>
                 <c:pt idx="2">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -3380,50 +3403,53 @@
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>25.2</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="143">
+                  <c:v>24</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="896218272"/>
@@ -3592,54 +3618,54 @@
           <c:h val="0.84192215816394278"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Weight loss</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3963,61 +3989,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$124</c:f>
+              <c:f>Sheet1!$B$2:$B$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4342,91 +4371,94 @@
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>32.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>33.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>40.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>44.5</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>47.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Future health concern</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4750,61 +4782,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$124</c:f>
+              <c:f>Sheet1!$C$2:$C$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5129,91 +5164,94 @@
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>31.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>35.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>39</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>35.5</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>37.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Fitness</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5537,61 +5575,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$124</c:f>
+              <c:f>Sheet1!$D$2:$D$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>24.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>21.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>19.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5916,84 +5957,87 @@
                   <c:v>38.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>40.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>39.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>44.3</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>53</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>51.9</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>48.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Current health problem</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6317,61 +6361,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$E$2:$E$124</c:f>
+              <c:f>Sheet1!$E$2:$E$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6696,84 +6743,87 @@
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>11.3</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>10.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$F$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Comment by family or friends</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7097,61 +7147,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$F$2:$F$124</c:f>
+              <c:f>Sheet1!$F$2:$F$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>5.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7476,84 +7529,87 @@
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>10.199999999999999</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>11.2</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>13.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$G$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>GP/health worker advice</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7877,61 +7933,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$G$2:$G$124</c:f>
+              <c:f>Sheet1!$G$2:$G$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8256,84 +8315,87 @@
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>7.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>5.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>7.8</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>5.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Too expensive</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8657,61 +8719,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$H$2:$H$124</c:f>
+              <c:f>Sheet1!$H$2:$H$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9036,84 +9101,87 @@
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>26.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>17.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$I$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Detox</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9437,61 +9505,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$I$2:$I$124</c:f>
+              <c:f>Sheet1!$I$2:$I$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9816,84 +9887,87 @@
                   <c:v>16.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>21.2</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>19.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$J$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gov't advert</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10217,61 +10291,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$J$2:$J$124</c:f>
+              <c:f>Sheet1!$J$2:$J$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10596,84 +10673,87 @@
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>2.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>2.4</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>1.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="9"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$K$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Dry January</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10997,61 +11077,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$K$2:$K$124</c:f>
+              <c:f>Sheet1!$K$2:$K$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="67">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>16.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="70">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="71">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="72">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="73">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="75">
@@ -11175,84 +11258,87 @@
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>23.2</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>25.9</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>24.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$L$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Baby/pregnancy</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11576,61 +11662,64 @@
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$L$2:$L$124</c:f>
+              <c:f>Sheet1!$L$2:$L$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11955,50 +12044,53 @@
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1341219424"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1341219424"/>
@@ -14185,54 +14277,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14611,60 +14703,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$142</c:f>
+              <c:f>Sheet1!$B$2:$B$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15043,91 +15138,94 @@
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>29</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>28.8</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>28.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Men</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15506,60 +15604,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$142</c:f>
+              <c:f>Sheet1!$C$2:$C$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15938,91 +16039,94 @@
                   <c:v>38.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>38.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>39.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>40.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>37.700000000000003</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>37.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Women</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16401,60 +16505,63 @@
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$142</c:f>
+              <c:f>Sheet1!$D$2:$D$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="0">
                   <c:v>18.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>17.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>18.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16833,50 +16940,53 @@
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>20.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>19.8</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>20.5</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>19.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -17053,54 +17163,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$129</c:f>
+              <c:f>Sheet1!$A$5:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17431,60 +17541,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$5:$B$129</c:f>
+              <c:f>Sheet1!$B$5:$B$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>18.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17815,91 +17928,94 @@
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>29.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>26.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>28.6</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>27.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$129</c:f>
+              <c:f>Sheet1!$A$5:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18230,60 +18346,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$5:$C$129</c:f>
+              <c:f>Sheet1!$C$5:$C$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18614,91 +18733,94 @@
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>31.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>31.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>31.9</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>27.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$129</c:f>
+              <c:f>Sheet1!$A$5:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19029,60 +19151,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$5:$D$129</c:f>
+              <c:f>Sheet1!$D$5:$D$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19413,50 +19538,53 @@
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>24.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>23.1</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>25.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="792902575"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="792902575"/>
@@ -19627,54 +19755,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$128</c:f>
+              <c:f>Sheet1!$A$4:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20005,60 +20133,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$4:$B$128</c:f>
+              <c:f>Sheet1!$B$4:$B$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>28.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20389,91 +20520,94 @@
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>34.799999999999997</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>31.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$128</c:f>
+              <c:f>Sheet1!$A$4:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20804,60 +20938,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$4:$C$128</c:f>
+              <c:f>Sheet1!$C$4:$C$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>30.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21188,91 +21325,94 @@
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>38.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>35.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>36.1</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>38</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>37.1</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>30.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$128</c:f>
+              <c:f>Sheet1!$A$4:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21603,60 +21743,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$4:$D$128</c:f>
+              <c:f>Sheet1!$D$4:$D$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21987,50 +22130,53 @@
                   <c:v>37.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>27.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>33</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>31</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>33.299999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1049180799"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1049180799"/>
@@ -22200,54 +22346,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$128</c:f>
+              <c:f>Sheet1!$A$2:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="127"/>
+                <c:ptCount val="128"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -22578,60 +22724,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="126">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="127">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$128</c:f>
+              <c:f>Sheet1!$B$2:$B$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="127"/>
+                <c:ptCount val="128"/>
                 <c:pt idx="2">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -22962,50 +23111,53 @@
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="126">
                   <c:v>6.5</c:v>
+                </c:pt>
+                <c:pt idx="127">
+                  <c:v>4.0999999999999996</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-16AB-4DE4-B20C-7E73C6EB4CC0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="2052573216"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="2052573216"/>
@@ -23170,54 +23322,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23539,60 +23691,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$123</c:f>
+              <c:f>Sheet1!$B$2:$B$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23914,92 +24069,95 @@
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>38.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>40.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>39.799999999999997</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>37.799999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24321,60 +24479,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$123</c:f>
+              <c:f>Sheet1!$C$2:$C$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24696,92 +24857,95 @@
                   <c:v>41.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>42</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>41.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>43.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>42.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>43.6</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>40.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25103,60 +25267,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$123</c:f>
+              <c:f>Sheet1!$D$2:$D$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>14.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25478,50 +25645,53 @@
                   <c:v>35.4</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.5</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>33.299999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -25702,54 +25872,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$126</c:f>
+              <c:f>Sheet1!$A$2:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26080,60 +26250,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$126</c:f>
+              <c:f>Sheet1!$B$2:$B$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.6</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26464,92 +26637,95 @@
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.7</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.2</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.4</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>12.8</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>10.6</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>12.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>14.2</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>13.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$126</c:f>
+              <c:f>Sheet1!$A$2:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26880,60 +27056,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$126</c:f>
+              <c:f>Sheet1!$C$2:$C$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27264,92 +27443,95 @@
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>15.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>16.600000000000001</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>14.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$126</c:f>
+              <c:f>Sheet1!$A$2:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27680,60 +27862,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$126</c:f>
+              <c:f>Sheet1!$D$2:$D$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="0">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>4.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28064,50 +28249,53 @@
                   <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>10.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>7.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>10.3</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>11.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="32777344"/>
@@ -28279,54 +28467,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28648,60 +28836,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$123</c:f>
+              <c:f>Sheet1!$B$2:$B$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29023,91 +29214,94 @@
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>9.6999999999999993</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>8.8000000000000007</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29429,60 +29623,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$123</c:f>
+              <c:f>Sheet1!$C$2:$C$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29804,50 +30001,53 @@
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>14.4</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>10.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -30019,54 +30219,54 @@
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$51</c:f>
+              <c:f>Sheet1!$A$2:$A$52</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="50"/>
+                <c:ptCount val="51"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30172,60 +30372,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="50">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$51</c:f>
+              <c:f>Sheet1!$B$2:$B$52</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="50"/>
+                <c:ptCount val="51"/>
                 <c:pt idx="0">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30331,91 +30534,94 @@
                   <c:v>39.4</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>42.6</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>41.3</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>39.6</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>43</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>44.8</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>42.2</c:v>
+                </c:pt>
+                <c:pt idx="50">
+                  <c:v>45.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$51</c:f>
+              <c:f>Sheet1!$A$2:$A$52</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="50"/>
+                <c:ptCount val="51"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30521,60 +30727,63 @@
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>46113</c:v>
+                </c:pt>
+                <c:pt idx="50">
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$51</c:f>
+              <c:f>Sheet1!$C$2:$C$52</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="50"/>
+                <c:ptCount val="51"/>
                 <c:pt idx="0">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30680,50 +30889,53 @@
                   <c:v>44.8</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>46.4</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>46.8</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>49.2</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>48</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>49.4</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>48.2</c:v>
+                </c:pt>
+                <c:pt idx="50">
+                  <c:v>55.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -30735,51 +30947,51 @@
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="-2700000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblOffset val="100"/>
         <c:baseTimeUnit val="months"/>
         <c:majorUnit val="3"/>
       </c:dateAx>
       <c:valAx>
         <c:axId val="1"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="50"/>
+          <c:max val="60"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1049" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Corbel"/>
                     <a:ea typeface="Corbel"/>
                     <a:cs typeface="Corbel"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-GB" dirty="0"/>
                   <a:t>% of risky drinkers making attempts to cut down in past 12 months who used  support (3-month moving average)</a:t>
                 </a:r>
               </a:p>
             </c:rich>
@@ -35803,69 +36015,69 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Last updated: 12</a:t>
+              <a:t>Last updated: 21</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>th</a:t>
+              <a:t>st</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> May 2026</a:t>
+              <a:t> July 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
@@ -36350,51 +36562,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which, if any, of the following did you use to try to help restrict your alcohol consumption during the most recent attempt? (answer options not mutually exclusive)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2664985462"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622846671"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -36678,51 +36890,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which of the following, if any, do you think contributed to you making the most recent attempt to restrict your alcohol consumption?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="350619120"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1059280603"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301624" y="1646382"/>
           <a:ext cx="8582747" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -37853,51 +38065,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2459994295"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2430217809"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38181,51 +38393,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Risky drinking operationalised as those scoring AUDIT-C ≥5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374282017"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617768712"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38526,51 +38738,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Are you currently trying to restrict your alcohol consumption e.g. by drinking less, choosing lower strength alcohol or using smaller glasses? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2815404307"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1879708741"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38849,51 +39061,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: Which of the following best describes you? I REALLY want to cut down on drinking alcohol and intend to in the next month; I REALLY want to cut down on drinking alcohol and intend to in the next 3 months; I want to cut down on drinking alcohol and hope to soon; I REALLY want to cut down on drinking alcohol but I don't know when I will; I want to cut down on drinking alcohol but haven't thought about when; I think I should cut down on drinking alcohol but don't really want to; I don't want to cut down on drinking alcohol </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479198813"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="281112422"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39171,51 +39383,51 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="850" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: In the last 12 months, has a doctor or other health worker within your GP surgery discussed your drinking? No; Yes, a doctor or other health worker within my GP surgery asked about my drinking; Yes, a doctor or other health worker within my GP surgery offered advice about cutting down on my drinking; Yes, a doctor or other health worker within my GP surgery offered help or support within the surgery to help me cut down; Yes, a doctor or other health worker within my GP surgery referred me to an alcohol service or advised me to seek specialist help. Follow-up question: You said a doctor or other health worker within your GP surgery has not discussed your drinking with you in the last 12 months. Please could you confirm which of the following statements applies to you: I have not seen a doctor or health worker within my GP surgery in last 12 months; I have seen a doctor or health worker within my GP surgery in the last 12 months but did not discuss my drinking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Chart 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2874372169"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4041687992"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="331788" y="1682750"/>
           <a:ext cx="8480425" cy="4210050"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39501,51 +39713,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation; Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1606449994"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2449400507"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39829,51 +40041,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making. Follow-up question: During your most recent attempt to restrict your alcohol consumption, was it a serious attempt to cut down on your drinking permanently?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2615060535"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4134566183"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -40175,51 +40387,51 @@
               </a:rPr>
               <a:t>nalmefene</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>) or behavioural support (any delivery mode)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3402002385"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3849894732"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -42115,74 +42327,74 @@
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
     <SharedWithUsers xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006DD9147DCE5D39448439BAC925F17EAF" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="98a36182e80fce830f6c1959f67f732d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b517193-b76b-4847-86d0-f7effd00a065" xmlns:ns3="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="432d58a1b050dac85319da7bffcb1962" ns2:_="" ns3:_="">
     <xsd:import namespace="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <xsd:import namespace="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -42365,64 +42577,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1BCD68-B12C-4DDE-A410-7E8765890E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5DC24EA-063C-4378-A332-766973B6DE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">