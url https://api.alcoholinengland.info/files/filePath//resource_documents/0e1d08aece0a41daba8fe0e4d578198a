--- v4 (2026-07-30)
+++ v5 (2026-09-23)
@@ -284,51 +284,51 @@
     <a:srgbClr val="65B9BF"/>
     <a:srgbClr val="1B6EB7"/>
     <a:srgbClr val="BC8F00"/>
     <a:srgbClr val="5A9B8B"/>
     <a:srgbClr val="7D0000"/>
     <a:srgbClr val="008000"/>
     <a:srgbClr val="002B82"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{45D5EC1C-7790-499C-9599-765A3D3E5DF7}" v="13" dt="2026-07-21T18:41:11.504"/>
+    <p1510:client id="{F086D3B1-3A59-4803-816C-D2183448FBCD}" v="11" dt="2026-09-14T14:36:37.565"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -538,142 +538,134 @@
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="-3870" y="-120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="36004" cy="36004"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:42:18.444" v="297" actId="27918"/>
+      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:38:35.490" v="391" actId="27918"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:00:12.983" v="213" actId="20577"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:26:18.634" v="316" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="367"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:00:12.983" v="213" actId="20577"/>
+          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:26:18.634" v="316" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="367"/>
             <ac:spMk id="3080" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:39:46.212" v="271" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:34:49.297" v="370" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="432"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:34:52.918" v="248" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:31:41.927" v="349" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="437"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:33:54.354" v="236" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:30:01.127" v="337" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="440"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:42:18.444" v="297" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:38:35.490" v="391" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="442"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:34:19.838" v="243" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:31:05.733" v="344" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="443"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:37:57.593" v="256" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:32:32.593" v="356" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3343570245" sldId="449"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:32:22.164" v="220" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:27:54.812" v="323" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="450"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:38:44.118" v="263" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:33:10.612" v="364" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2865898611" sldId="451"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:40:26.197" v="280" actId="27918"/>
+      <pc:sldChg chg="mod">
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:35:39.437" v="376" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1081979619" sldId="452"/>
         </pc:sldMkLst>
-        <pc:graphicFrameChg chg="mod">
-[...6 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-07-21T18:32:58.273" v="227" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-09-14T14:28:52.481" v="330" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="314473561" sldId="453"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
@@ -740,54 +732,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$145</c:f>
+              <c:f>Sheet1!$A$2:$A$146</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1169,60 +1161,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="143">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="144">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$145</c:f>
+              <c:f>Sheet1!$B$2:$B$146</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1604,91 +1599,94 @@
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>29</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>28.8</c:v>
                 </c:pt>
                 <c:pt idx="143">
                   <c:v>28.2</c:v>
+                </c:pt>
+                <c:pt idx="144">
+                  <c:v>29.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$145</c:f>
+              <c:f>Sheet1!$A$2:$A$146</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2070,60 +2068,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="143">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="144">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$145</c:f>
+              <c:f>Sheet1!$C$2:$C$146</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>29.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>29.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>30.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>30.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2504,92 +2505,95 @@
                 <c:pt idx="135">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>32.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>31.7</c:v>
                 </c:pt>
                 <c:pt idx="143">
+                  <c:v>31.4</c:v>
+                </c:pt>
+                <c:pt idx="144">
                   <c:v>31.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$145</c:f>
+              <c:f>Sheet1!$A$2:$A$146</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2971,60 +2975,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="143">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="144">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$145</c:f>
+              <c:f>Sheet1!$D$2:$D$146</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="144"/>
+                <c:ptCount val="145"/>
                 <c:pt idx="2">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -3406,50 +3413,53 @@
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>25.2</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="142">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="143">
                   <c:v>24</c:v>
+                </c:pt>
+                <c:pt idx="144">
+                  <c:v>26.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="896218272"/>
@@ -3618,54 +3628,54 @@
           <c:h val="0.84192215816394278"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Weight loss</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3993,60 +4003,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$125</c:f>
+              <c:f>Sheet1!$B$2:$B$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4374,91 +4387,94 @@
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>32.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>33.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>40.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>44.5</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>47.8</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>42.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Future health concern</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4786,60 +4802,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$125</c:f>
+              <c:f>Sheet1!$C$2:$C$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5167,91 +5186,94 @@
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>31.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>35.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>39</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>37.9</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>45.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Fitness</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5579,60 +5601,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$125</c:f>
+              <c:f>Sheet1!$D$2:$D$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>24.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>21.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>19.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5960,84 +5985,87 @@
                   <c:v>40.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>39.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>44.3</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>53</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>51.9</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>48.8</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>47.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Current health problem</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6365,60 +6393,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$E$2:$E$125</c:f>
+              <c:f>Sheet1!$E$2:$E$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6746,84 +6777,87 @@
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>10.8</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>16</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$F$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Comment by family or friends</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7151,60 +7185,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$F$2:$F$125</c:f>
+              <c:f>Sheet1!$F$2:$F$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>5.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7532,84 +7569,87 @@
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>10.199999999999999</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>11.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>13.9</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>15.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$G$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>GP/health worker advice</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7937,60 +7977,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$G$2:$G$125</c:f>
+              <c:f>Sheet1!$G$2:$G$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8318,84 +8361,87 @@
                   <c:v>7.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>5.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>5.5</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>6.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Too expensive</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8723,60 +8769,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$H$2:$H$125</c:f>
+              <c:f>Sheet1!$H$2:$H$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9104,84 +9153,87 @@
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>26.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>17.3</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>21</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$I$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Detox</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9509,60 +9561,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$I$2:$I$125</c:f>
+              <c:f>Sheet1!$I$2:$I$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9890,84 +9945,87 @@
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>21.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>19.2</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>21.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$J$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gov't advert</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10295,60 +10353,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$J$2:$J$125</c:f>
+              <c:f>Sheet1!$J$2:$J$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10676,84 +10737,87 @@
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>2.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>2.4</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>1.9</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>1.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="9"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$K$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Dry January</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11081,60 +11145,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$K$2:$K$125</c:f>
+              <c:f>Sheet1!$K$2:$K$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="67">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>16.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="70">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="71">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="72">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="73">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="75">
@@ -11261,84 +11328,87 @@
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>23.2</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>24.6</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>20.100000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$L$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Baby/pregnancy</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11666,60 +11736,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$L$2:$L$125</c:f>
+              <c:f>Sheet1!$L$2:$L$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -12046,50 +12119,53 @@
                 <c:pt idx="115">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="124">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1341219424"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
@@ -14277,54 +14353,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14706,60 +14782,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$143</c:f>
+              <c:f>Sheet1!$B$2:$B$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15141,91 +15220,94 @@
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>29</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>28.8</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>28.2</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>29.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Men</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15607,60 +15689,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$143</c:f>
+              <c:f>Sheet1!$C$2:$C$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16042,91 +16127,94 @@
                   <c:v>38.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>39.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>40.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>37.4</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>39.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Women</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16508,60 +16596,63 @@
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$143</c:f>
+              <c:f>Sheet1!$D$2:$D$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="0">
                   <c:v>18.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>17.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>18.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16943,50 +17034,53 @@
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>20.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>19.8</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>19.5</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>19.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -17163,54 +17257,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$130</c:f>
+              <c:f>Sheet1!$A$5:$A$131</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17544,60 +17638,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$5:$B$130</c:f>
+              <c:f>Sheet1!$B$5:$B$131</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>18.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17931,91 +18028,94 @@
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>29.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>26.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>28.6</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>27.1</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>26.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$130</c:f>
+              <c:f>Sheet1!$A$5:$A$131</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18349,60 +18449,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$5:$C$130</c:f>
+              <c:f>Sheet1!$C$5:$C$131</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18736,91 +18839,94 @@
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>31.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>31.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>31.9</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>27.9</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>25.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$130</c:f>
+              <c:f>Sheet1!$A$5:$A$131</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19154,60 +19260,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$5:$D$130</c:f>
+              <c:f>Sheet1!$D$5:$D$131</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19541,50 +19650,53 @@
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>24.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>25.9</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>27.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="792902575"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="792902575"/>
@@ -19755,54 +19867,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$129</c:f>
+              <c:f>Sheet1!$A$4:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20136,60 +20248,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$4:$B$129</c:f>
+              <c:f>Sheet1!$B$4:$B$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>28.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20523,91 +20638,94 @@
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>31.3</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>29.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$129</c:f>
+              <c:f>Sheet1!$A$4:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20941,60 +21059,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$4:$C$129</c:f>
+              <c:f>Sheet1!$C$4:$C$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>30.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21328,91 +21449,94 @@
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>38.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>35.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>36.1</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>38</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>37.1</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>30.1</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>28.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$129</c:f>
+              <c:f>Sheet1!$A$4:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21746,60 +21870,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$4:$D$129</c:f>
+              <c:f>Sheet1!$D$4:$D$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -22133,50 +22260,53 @@
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>27.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>33</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>31</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>33.299999999999997</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>31.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1049180799"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1049180799"/>
@@ -22346,54 +22476,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$129</c:f>
+              <c:f>Sheet1!$A$2:$A$130</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="128"/>
+                <c:ptCount val="129"/>
                 <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -22727,60 +22857,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="126">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="127">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="128">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$129</c:f>
+              <c:f>Sheet1!$B$2:$B$130</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="128"/>
+                <c:ptCount val="129"/>
                 <c:pt idx="2">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -23114,50 +23247,53 @@
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="126">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="127">
                   <c:v>4.0999999999999996</c:v>
+                </c:pt>
+                <c:pt idx="128">
+                  <c:v>6.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-16AB-4DE4-B20C-7E73C6EB4CC0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="2052573216"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="2052573216"/>
@@ -23322,54 +23458,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23694,60 +23830,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$124</c:f>
+              <c:f>Sheet1!$B$2:$B$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24072,92 +24211,95 @@
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>38.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>40.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>39.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>37.799999999999997</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>35.700000000000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24482,60 +24624,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$124</c:f>
+              <c:f>Sheet1!$C$2:$C$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24860,92 +25005,95 @@
                   <c:v>42</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>41.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>43.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>42.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>43.6</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>40.4</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>36.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25270,60 +25418,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$124</c:f>
+              <c:f>Sheet1!$D$2:$D$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>14.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25648,50 +25799,53 @@
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>33.299999999999997</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>34.200000000000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -25872,54 +26026,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$127</c:f>
+              <c:f>Sheet1!$A$2:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26253,60 +26407,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$127</c:f>
+              <c:f>Sheet1!$B$2:$B$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.6</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26640,92 +26797,95 @@
                   <c:v>15.7</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.2</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.4</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>12.8</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>10.6</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>12.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>14.2</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>13.7</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>11.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$127</c:f>
+              <c:f>Sheet1!$A$2:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27059,60 +27219,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$127</c:f>
+              <c:f>Sheet1!$C$2:$C$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27446,92 +27609,95 @@
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>15.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>16.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>14.9</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>12.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$127</c:f>
+              <c:f>Sheet1!$A$2:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27865,60 +28031,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$127</c:f>
+              <c:f>Sheet1!$D$2:$D$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="0">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>4.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28252,50 +28421,53 @@
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>10.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>7.3</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>10.3</c:v>
                 </c:pt>
                 <c:pt idx="125">
                   <c:v>11.6</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>10.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="32777344"/>
@@ -28467,54 +28639,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28839,60 +29011,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$124</c:f>
+              <c:f>Sheet1!$B$2:$B$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29217,91 +29392,94 @@
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>9.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>8.8000000000000007</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>11.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29626,60 +29804,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$124</c:f>
+              <c:f>Sheet1!$C$2:$C$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30004,50 +30185,53 @@
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>14.4</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>10.4</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>11.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -30219,54 +30403,54 @@
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$52</c:f>
+              <c:f>Sheet1!$A$2:$A$53</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="51"/>
+                <c:ptCount val="52"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30375,60 +30559,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$52</c:f>
+              <c:f>Sheet1!$B$2:$B$53</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="51"/>
+                <c:ptCount val="52"/>
                 <c:pt idx="0">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30537,91 +30724,94 @@
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>42.6</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>41.3</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>39.6</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>43</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>44.8</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>42.2</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>45.3</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>47.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$52</c:f>
+              <c:f>Sheet1!$A$2:$A$53</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="51"/>
+                <c:ptCount val="52"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30730,60 +30920,63 @@
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>46174</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>46235</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$52</c:f>
+              <c:f>Sheet1!$C$2:$C$53</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="51"/>
+                <c:ptCount val="52"/>
                 <c:pt idx="0">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30892,50 +31085,53 @@
                   <c:v>46.4</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>46.8</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>49.2</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>48</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>49.4</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>48.2</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>55.6</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>64.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -30947,51 +31143,51 @@
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="-2700000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblOffset val="100"/>
         <c:baseTimeUnit val="months"/>
         <c:majorUnit val="3"/>
       </c:dateAx>
       <c:valAx>
         <c:axId val="1"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="60"/>
+          <c:max val="70"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1049" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Corbel"/>
                     <a:ea typeface="Corbel"/>
                     <a:cs typeface="Corbel"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-GB" dirty="0"/>
                   <a:t>% of risky drinkers making attempts to cut down in past 12 months who used  support (3-month moving average)</a:t>
                 </a:r>
               </a:p>
             </c:rich>
@@ -36015,69 +36211,69 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Last updated: 21</a:t>
+              <a:t>Last updated: 14</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>st</a:t>
+              <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> July 2026</a:t>
+              <a:t> September 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
@@ -36562,51 +36758,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which, if any, of the following did you use to try to help restrict your alcohol consumption during the most recent attempt? (answer options not mutually exclusive)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622846671"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2220026188"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -36890,51 +37086,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which of the following, if any, do you think contributed to you making the most recent attempt to restrict your alcohol consumption?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1059280603"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="61413979"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301624" y="1646382"/>
           <a:ext cx="8582747" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38065,51 +38261,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2430217809"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="316216368"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38393,51 +38589,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Risky drinking operationalised as those scoring AUDIT-C ≥5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617768712"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2019320502"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38738,51 +38934,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Are you currently trying to restrict your alcohol consumption e.g. by drinking less, choosing lower strength alcohol or using smaller glasses? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1879708741"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3512361853"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39061,51 +39257,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: Which of the following best describes you? I REALLY want to cut down on drinking alcohol and intend to in the next month; I REALLY want to cut down on drinking alcohol and intend to in the next 3 months; I want to cut down on drinking alcohol and hope to soon; I REALLY want to cut down on drinking alcohol but I don't know when I will; I want to cut down on drinking alcohol but haven't thought about when; I think I should cut down on drinking alcohol but don't really want to; I don't want to cut down on drinking alcohol </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="281112422"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208545656"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39383,51 +39579,51 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="850" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: In the last 12 months, has a doctor or other health worker within your GP surgery discussed your drinking? No; Yes, a doctor or other health worker within my GP surgery asked about my drinking; Yes, a doctor or other health worker within my GP surgery offered advice about cutting down on my drinking; Yes, a doctor or other health worker within my GP surgery offered help or support within the surgery to help me cut down; Yes, a doctor or other health worker within my GP surgery referred me to an alcohol service or advised me to seek specialist help. Follow-up question: You said a doctor or other health worker within your GP surgery has not discussed your drinking with you in the last 12 months. Please could you confirm which of the following statements applies to you: I have not seen a doctor or health worker within my GP surgery in last 12 months; I have seen a doctor or health worker within my GP surgery in the last 12 months but did not discuss my drinking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Chart 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4041687992"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1406801329"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="331788" y="1682750"/>
           <a:ext cx="8480425" cy="4210050"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39713,51 +39909,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation; Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2449400507"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3039576035"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -40041,51 +40237,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making. Follow-up question: During your most recent attempt to restrict your alcohol consumption, was it a serious attempt to cut down on your drinking permanently?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4134566183"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2309852830"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -40387,51 +40583,51 @@
               </a:rPr>
               <a:t>nalmefene</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>) or behavioural support (any delivery mode)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3849894732"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4294304606"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -42327,74 +42523,74 @@
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
     <SharedWithUsers xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006DD9147DCE5D39448439BAC925F17EAF" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="98a36182e80fce830f6c1959f67f732d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b517193-b76b-4847-86d0-f7effd00a065" xmlns:ns3="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="432d58a1b050dac85319da7bffcb1962" ns2:_="" ns3:_="">
     <xsd:import namespace="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <xsd:import namespace="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -42577,64 +42773,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1BCD68-B12C-4DDE-A410-7E8765890E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5DC24EA-063C-4378-A332-766973B6DE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">