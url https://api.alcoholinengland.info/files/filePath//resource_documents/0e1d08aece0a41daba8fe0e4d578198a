--- v1 (2026-01-29)
+++ v2 (2026-04-30)
@@ -283,51 +283,51 @@
     <a:srgbClr val="65B9BF"/>
     <a:srgbClr val="1B6EB7"/>
     <a:srgbClr val="BC8F00"/>
     <a:srgbClr val="5A9B8B"/>
     <a:srgbClr val="7D0000"/>
     <a:srgbClr val="008000"/>
     <a:srgbClr val="002B82"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{87E81F79-B4DB-4F2F-9C3D-3A1CB2746374}" v="12" dt="2026-01-13T17:24:39.699"/>
+    <p1510:client id="{93F561EE-A1D7-452D-928C-859D1E11D619}" v="10" dt="2026-03-13T12:08:38.263"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -483,51 +483,51 @@
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94701" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="111" d="100"/>
           <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="1596" y="84"/>
+        <p:origin x="1596" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz"/>
         <p:guide pos="358"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
@@ -535,144 +535,136 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="-3870" y="-120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="36004" cy="36004"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T17:24:39.714" v="94" actId="27918"/>
+    <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:09:16.111" v="116" actId="27918"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T13:22:03.415" v="19" actId="20577"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:00:36.063" v="37" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="367"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T13:22:03.415" v="19" actId="20577"/>
+          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:00:36.063" v="37" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="367"/>
             <ac:spMk id="3080" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T15:26:05.759" v="76" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:12:23.749" v="79" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="432"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T14:34:21.512" v="56" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:07:32.477" v="57" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="437"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T14:11:21.010" v="43" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:05:32.486" v="45" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="440"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T17:24:39.714" v="94" actId="27918"/>
+      <pc:sldChg chg="mod">
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:09:16.111" v="116" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="442"/>
         </pc:sldMkLst>
-        <pc:graphicFrameChg chg="mod">
-[...6 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T14:19:31.080" v="51" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:07:07.184" v="52" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="443"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T14:39:32.210" v="63" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:08:32.385" v="64" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3343570245" sldId="449"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T13:22:40.409" v="26" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-12T17:17:58.897" v="88" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="450"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T14:42:01.919" v="70" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:09:19.919" v="71" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2865898611" sldId="451"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T15:38:35.499" v="82" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:07:42.609" v="101" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1081979619" sldId="452"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Buss, Vera" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-01-13T13:23:48.607" v="33" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-12T17:28:16.743" v="95" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="314473561" sldId="453"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
@@ -739,480 +731,483 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
-                <c:formatCode>mmm\-yy</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2">
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="142"/>
+                <c:pt idx="2" formatCode="mmm\-yy">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="3" formatCode="mmm\-yy">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="4" formatCode="mmm\-yy">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="mmm\-yy">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="mmm\-yy">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="7" formatCode="mmm\-yy">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="8" formatCode="mmm\-yy">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="9" formatCode="mmm\-yy">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="10" formatCode="mmm\-yy">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="11" formatCode="mmm\-yy">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="12" formatCode="mmm\-yy">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="13" formatCode="mmm\-yy">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="14" formatCode="mmm\-yy">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="15" formatCode="mmm\-yy">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="16" formatCode="mmm\-yy">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="17" formatCode="mmm\-yy">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="18" formatCode="mmm\-yy">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="19" formatCode="mmm\-yy">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="20" formatCode="mmm\-yy">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="21" formatCode="mmm\-yy">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="22" formatCode="mmm\-yy">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="23" formatCode="mmm\-yy">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="24" formatCode="mmm\-yy">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25">
+                <c:pt idx="25" formatCode="mmm\-yy">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26">
+                <c:pt idx="26" formatCode="mmm\-yy">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27">
+                <c:pt idx="27" formatCode="mmm\-yy">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28">
+                <c:pt idx="28" formatCode="mmm\-yy">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29">
+                <c:pt idx="29" formatCode="mmm\-yy">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30">
+                <c:pt idx="30" formatCode="mmm\-yy">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31">
+                <c:pt idx="31" formatCode="mmm\-yy">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32">
+                <c:pt idx="32" formatCode="mmm\-yy">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33">
+                <c:pt idx="33" formatCode="mmm\-yy">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34">
+                <c:pt idx="34" formatCode="mmm\-yy">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35">
+                <c:pt idx="35" formatCode="mmm\-yy">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36">
+                <c:pt idx="36" formatCode="mmm\-yy">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37">
+                <c:pt idx="37" formatCode="mmm\-yy">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38">
+                <c:pt idx="38" formatCode="mmm\-yy">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39">
+                <c:pt idx="39" formatCode="mmm\-yy">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40">
+                <c:pt idx="40" formatCode="mmm\-yy">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41">
+                <c:pt idx="41" formatCode="mmm\-yy">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42">
+                <c:pt idx="42" formatCode="mmm\-yy">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43">
+                <c:pt idx="43" formatCode="mmm\-yy">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44">
+                <c:pt idx="44" formatCode="mmm\-yy">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45">
+                <c:pt idx="45" formatCode="mmm\-yy">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46">
+                <c:pt idx="46" formatCode="mmm\-yy">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47">
+                <c:pt idx="47" formatCode="mmm\-yy">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48">
+                <c:pt idx="48" formatCode="mmm\-yy">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49">
+                <c:pt idx="49" formatCode="mmm\-yy">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50">
+                <c:pt idx="50" formatCode="mmm\-yy">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51">
+                <c:pt idx="51" formatCode="mmm\-yy">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52">
+                <c:pt idx="52" formatCode="mmm\-yy">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53">
+                <c:pt idx="53" formatCode="mmm\-yy">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54">
+                <c:pt idx="54" formatCode="mmm\-yy">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55">
+                <c:pt idx="55" formatCode="mmm\-yy">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56">
+                <c:pt idx="56" formatCode="mmm\-yy">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57">
+                <c:pt idx="57" formatCode="mmm\-yy">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58">
+                <c:pt idx="58" formatCode="mmm\-yy">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59">
+                <c:pt idx="59" formatCode="mmm\-yy">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60">
+                <c:pt idx="60" formatCode="mmm\-yy">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61">
+                <c:pt idx="61" formatCode="mmm\-yy">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62">
+                <c:pt idx="62" formatCode="mmm\-yy">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63">
+                <c:pt idx="63" formatCode="mmm\-yy">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64">
+                <c:pt idx="64" formatCode="mmm\-yy">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65">
+                <c:pt idx="65" formatCode="mmm\-yy">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66">
+                <c:pt idx="66" formatCode="mmm\-yy">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67">
+                <c:pt idx="67" formatCode="mmm\-yy">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68">
+                <c:pt idx="68" formatCode="mmm\-yy">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69">
+                <c:pt idx="69" formatCode="mmm\-yy">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70">
+                <c:pt idx="70" formatCode="mmm\-yy">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71">
+                <c:pt idx="71" formatCode="mmm\-yy">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72">
+                <c:pt idx="72" formatCode="mmm\-yy">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73">
+                <c:pt idx="73" formatCode="mmm\-yy">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74">
+                <c:pt idx="74" formatCode="mmm\-yy">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75">
+                <c:pt idx="75" formatCode="mmm\-yy">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76">
+                <c:pt idx="76" formatCode="mmm\-yy">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77">
+                <c:pt idx="77" formatCode="mmm\-yy">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78">
+                <c:pt idx="78" formatCode="mmm\-yy">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79">
+                <c:pt idx="79" formatCode="mmm\-yy">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80">
+                <c:pt idx="80" formatCode="mmm\-yy">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81">
+                <c:pt idx="81" formatCode="mmm\-yy">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82">
+                <c:pt idx="82" formatCode="mmm\-yy">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83">
+                <c:pt idx="83" formatCode="mmm\-yy">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84">
+                <c:pt idx="84" formatCode="mmm\-yy">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85">
+                <c:pt idx="85" formatCode="mmm\-yy">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86">
+                <c:pt idx="86" formatCode="mmm\-yy">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87">
+                <c:pt idx="87" formatCode="mmm\-yy">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88">
+                <c:pt idx="88" formatCode="mmm\-yy">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89">
+                <c:pt idx="89" formatCode="mmm\-yy">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90">
+                <c:pt idx="90" formatCode="mmm\-yy">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91">
+                <c:pt idx="91" formatCode="mmm\-yy">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92">
+                <c:pt idx="92" formatCode="mmm\-yy">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93">
+                <c:pt idx="93" formatCode="mmm\-yy">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94">
+                <c:pt idx="94" formatCode="mmm\-yy">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95">
+                <c:pt idx="95" formatCode="mmm\-yy">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96">
+                <c:pt idx="96" formatCode="mmm\-yy">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97">
+                <c:pt idx="97" formatCode="mmm\-yy">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98">
+                <c:pt idx="98" formatCode="mmm\-yy">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99">
+                <c:pt idx="99" formatCode="mmm\-yy">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100">
+                <c:pt idx="100" formatCode="mmm\-yy">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101">
+                <c:pt idx="101" formatCode="mmm\-yy">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102">
+                <c:pt idx="102" formatCode="mmm\-yy">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103">
+                <c:pt idx="103" formatCode="mmm\-yy">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104">
+                <c:pt idx="104" formatCode="mmm\-yy">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105">
+                <c:pt idx="105" formatCode="mmm\-yy">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106">
+                <c:pt idx="106" formatCode="mmm\-yy">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107">
+                <c:pt idx="107" formatCode="mmm\-yy">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108">
+                <c:pt idx="108" formatCode="mmm\-yy">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109">
+                <c:pt idx="109" formatCode="mmm\-yy">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110">
+                <c:pt idx="110" formatCode="mmm\-yy">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111">
+                <c:pt idx="111" formatCode="mmm\-yy">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112">
+                <c:pt idx="112" formatCode="mmm\-yy">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113">
+                <c:pt idx="113" formatCode="mmm\-yy">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114">
+                <c:pt idx="114" formatCode="mmm\-yy">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115">
+                <c:pt idx="115" formatCode="mmm\-yy">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116">
+                <c:pt idx="116" formatCode="mmm\-yy">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117">
+                <c:pt idx="117" formatCode="mmm\-yy">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118">
+                <c:pt idx="118" formatCode="mmm\-yy">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119">
+                <c:pt idx="119" formatCode="mmm\-yy">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120">
+                <c:pt idx="120" formatCode="mmm\-yy">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121">
+                <c:pt idx="121" formatCode="mmm\-yy">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122">
+                <c:pt idx="122" formatCode="mmm\-yy">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123">
+                <c:pt idx="123" formatCode="mmm\-yy">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124">
+                <c:pt idx="124" formatCode="mmm\-yy">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125">
+                <c:pt idx="125" formatCode="mmm\-yy">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126">
+                <c:pt idx="126" formatCode="mmm\-yy">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127">
+                <c:pt idx="127" formatCode="mmm\-yy">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128">
+                <c:pt idx="128" formatCode="mmm\-yy">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129">
+                <c:pt idx="129" formatCode="mmm\-yy">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130">
+                <c:pt idx="130" formatCode="mmm\-yy">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131">
+                <c:pt idx="131" formatCode="mmm\-yy">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132">
+                <c:pt idx="132" formatCode="mmm\-yy">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133">
+                <c:pt idx="133" formatCode="mmm\-yy">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134">
+                <c:pt idx="134" formatCode="mmm\-yy">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135">
+                <c:pt idx="135" formatCode="mmm\-yy">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136">
+                <c:pt idx="136" formatCode="mmm\-yy">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137">
+                <c:pt idx="137" formatCode="mmm\-yy">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138">
+                <c:pt idx="138" formatCode="mmm\-yy">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139">
+                <c:pt idx="139" formatCode="mmm\-yy">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140">
+                <c:pt idx="140" formatCode="mmm\-yy">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="141" formatCode="mmm\-yy">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$142</c:f>
+              <c:f>Sheet1!$B$2:$B$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="2">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1585,517 +1580,523 @@
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>30.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>29.8</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>29</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
-                <c:formatCode>mmm\-yy</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2">
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="142"/>
+                <c:pt idx="2" formatCode="mmm\-yy">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="3" formatCode="mmm\-yy">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="4" formatCode="mmm\-yy">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="mmm\-yy">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="mmm\-yy">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="7" formatCode="mmm\-yy">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="8" formatCode="mmm\-yy">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="9" formatCode="mmm\-yy">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="10" formatCode="mmm\-yy">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="11" formatCode="mmm\-yy">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="12" formatCode="mmm\-yy">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="13" formatCode="mmm\-yy">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="14" formatCode="mmm\-yy">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="15" formatCode="mmm\-yy">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="16" formatCode="mmm\-yy">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="17" formatCode="mmm\-yy">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="18" formatCode="mmm\-yy">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="19" formatCode="mmm\-yy">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="20" formatCode="mmm\-yy">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="21" formatCode="mmm\-yy">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="22" formatCode="mmm\-yy">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="23" formatCode="mmm\-yy">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="24" formatCode="mmm\-yy">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25">
+                <c:pt idx="25" formatCode="mmm\-yy">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26">
+                <c:pt idx="26" formatCode="mmm\-yy">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27">
+                <c:pt idx="27" formatCode="mmm\-yy">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28">
+                <c:pt idx="28" formatCode="mmm\-yy">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29">
+                <c:pt idx="29" formatCode="mmm\-yy">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30">
+                <c:pt idx="30" formatCode="mmm\-yy">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31">
+                <c:pt idx="31" formatCode="mmm\-yy">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32">
+                <c:pt idx="32" formatCode="mmm\-yy">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33">
+                <c:pt idx="33" formatCode="mmm\-yy">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34">
+                <c:pt idx="34" formatCode="mmm\-yy">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35">
+                <c:pt idx="35" formatCode="mmm\-yy">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36">
+                <c:pt idx="36" formatCode="mmm\-yy">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37">
+                <c:pt idx="37" formatCode="mmm\-yy">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38">
+                <c:pt idx="38" formatCode="mmm\-yy">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39">
+                <c:pt idx="39" formatCode="mmm\-yy">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40">
+                <c:pt idx="40" formatCode="mmm\-yy">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41">
+                <c:pt idx="41" formatCode="mmm\-yy">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42">
+                <c:pt idx="42" formatCode="mmm\-yy">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43">
+                <c:pt idx="43" formatCode="mmm\-yy">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44">
+                <c:pt idx="44" formatCode="mmm\-yy">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45">
+                <c:pt idx="45" formatCode="mmm\-yy">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46">
+                <c:pt idx="46" formatCode="mmm\-yy">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47">
+                <c:pt idx="47" formatCode="mmm\-yy">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48">
+                <c:pt idx="48" formatCode="mmm\-yy">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49">
+                <c:pt idx="49" formatCode="mmm\-yy">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50">
+                <c:pt idx="50" formatCode="mmm\-yy">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51">
+                <c:pt idx="51" formatCode="mmm\-yy">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52">
+                <c:pt idx="52" formatCode="mmm\-yy">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53">
+                <c:pt idx="53" formatCode="mmm\-yy">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54">
+                <c:pt idx="54" formatCode="mmm\-yy">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55">
+                <c:pt idx="55" formatCode="mmm\-yy">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56">
+                <c:pt idx="56" formatCode="mmm\-yy">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57">
+                <c:pt idx="57" formatCode="mmm\-yy">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58">
+                <c:pt idx="58" formatCode="mmm\-yy">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59">
+                <c:pt idx="59" formatCode="mmm\-yy">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60">
+                <c:pt idx="60" formatCode="mmm\-yy">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61">
+                <c:pt idx="61" formatCode="mmm\-yy">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62">
+                <c:pt idx="62" formatCode="mmm\-yy">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63">
+                <c:pt idx="63" formatCode="mmm\-yy">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64">
+                <c:pt idx="64" formatCode="mmm\-yy">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65">
+                <c:pt idx="65" formatCode="mmm\-yy">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66">
+                <c:pt idx="66" formatCode="mmm\-yy">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67">
+                <c:pt idx="67" formatCode="mmm\-yy">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68">
+                <c:pt idx="68" formatCode="mmm\-yy">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69">
+                <c:pt idx="69" formatCode="mmm\-yy">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70">
+                <c:pt idx="70" formatCode="mmm\-yy">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71">
+                <c:pt idx="71" formatCode="mmm\-yy">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72">
+                <c:pt idx="72" formatCode="mmm\-yy">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73">
+                <c:pt idx="73" formatCode="mmm\-yy">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74">
+                <c:pt idx="74" formatCode="mmm\-yy">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75">
+                <c:pt idx="75" formatCode="mmm\-yy">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76">
+                <c:pt idx="76" formatCode="mmm\-yy">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77">
+                <c:pt idx="77" formatCode="mmm\-yy">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78">
+                <c:pt idx="78" formatCode="mmm\-yy">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79">
+                <c:pt idx="79" formatCode="mmm\-yy">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80">
+                <c:pt idx="80" formatCode="mmm\-yy">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81">
+                <c:pt idx="81" formatCode="mmm\-yy">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82">
+                <c:pt idx="82" formatCode="mmm\-yy">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83">
+                <c:pt idx="83" formatCode="mmm\-yy">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84">
+                <c:pt idx="84" formatCode="mmm\-yy">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85">
+                <c:pt idx="85" formatCode="mmm\-yy">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86">
+                <c:pt idx="86" formatCode="mmm\-yy">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87">
+                <c:pt idx="87" formatCode="mmm\-yy">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88">
+                <c:pt idx="88" formatCode="mmm\-yy">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89">
+                <c:pt idx="89" formatCode="mmm\-yy">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90">
+                <c:pt idx="90" formatCode="mmm\-yy">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91">
+                <c:pt idx="91" formatCode="mmm\-yy">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92">
+                <c:pt idx="92" formatCode="mmm\-yy">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93">
+                <c:pt idx="93" formatCode="mmm\-yy">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94">
+                <c:pt idx="94" formatCode="mmm\-yy">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95">
+                <c:pt idx="95" formatCode="mmm\-yy">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96">
+                <c:pt idx="96" formatCode="mmm\-yy">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97">
+                <c:pt idx="97" formatCode="mmm\-yy">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98">
+                <c:pt idx="98" formatCode="mmm\-yy">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99">
+                <c:pt idx="99" formatCode="mmm\-yy">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100">
+                <c:pt idx="100" formatCode="mmm\-yy">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101">
+                <c:pt idx="101" formatCode="mmm\-yy">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102">
+                <c:pt idx="102" formatCode="mmm\-yy">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103">
+                <c:pt idx="103" formatCode="mmm\-yy">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104">
+                <c:pt idx="104" formatCode="mmm\-yy">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105">
+                <c:pt idx="105" formatCode="mmm\-yy">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106">
+                <c:pt idx="106" formatCode="mmm\-yy">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107">
+                <c:pt idx="107" formatCode="mmm\-yy">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108">
+                <c:pt idx="108" formatCode="mmm\-yy">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109">
+                <c:pt idx="109" formatCode="mmm\-yy">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110">
+                <c:pt idx="110" formatCode="mmm\-yy">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111">
+                <c:pt idx="111" formatCode="mmm\-yy">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112">
+                <c:pt idx="112" formatCode="mmm\-yy">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113">
+                <c:pt idx="113" formatCode="mmm\-yy">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114">
+                <c:pt idx="114" formatCode="mmm\-yy">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115">
+                <c:pt idx="115" formatCode="mmm\-yy">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116">
+                <c:pt idx="116" formatCode="mmm\-yy">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117">
+                <c:pt idx="117" formatCode="mmm\-yy">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118">
+                <c:pt idx="118" formatCode="mmm\-yy">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119">
+                <c:pt idx="119" formatCode="mmm\-yy">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120">
+                <c:pt idx="120" formatCode="mmm\-yy">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121">
+                <c:pt idx="121" formatCode="mmm\-yy">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122">
+                <c:pt idx="122" formatCode="mmm\-yy">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123">
+                <c:pt idx="123" formatCode="mmm\-yy">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124">
+                <c:pt idx="124" formatCode="mmm\-yy">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125">
+                <c:pt idx="125" formatCode="mmm\-yy">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126">
+                <c:pt idx="126" formatCode="mmm\-yy">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127">
+                <c:pt idx="127" formatCode="mmm\-yy">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128">
+                <c:pt idx="128" formatCode="mmm\-yy">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129">
+                <c:pt idx="129" formatCode="mmm\-yy">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130">
+                <c:pt idx="130" formatCode="mmm\-yy">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131">
+                <c:pt idx="131" formatCode="mmm\-yy">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132">
+                <c:pt idx="132" formatCode="mmm\-yy">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133">
+                <c:pt idx="133" formatCode="mmm\-yy">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134">
+                <c:pt idx="134" formatCode="mmm\-yy">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135">
+                <c:pt idx="135" formatCode="mmm\-yy">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136">
+                <c:pt idx="136" formatCode="mmm\-yy">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137">
+                <c:pt idx="137" formatCode="mmm\-yy">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138">
+                <c:pt idx="138" formatCode="mmm\-yy">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139">
+                <c:pt idx="139" formatCode="mmm\-yy">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140">
+                <c:pt idx="140" formatCode="mmm\-yy">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="141" formatCode="mmm\-yy">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$142</c:f>
+              <c:f>Sheet1!$C$2:$C$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="2">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>29.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>29.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>30.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>30.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2468,517 +2469,523 @@
                   <c:v>31.5</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>32.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>31.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$142</c:f>
+              <c:f>Sheet1!$A$2:$A$143</c:f>
               <c:numCache>
-                <c:formatCode>mmm\-yy</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2">
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="142"/>
+                <c:pt idx="2" formatCode="mmm\-yy">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="3" formatCode="mmm\-yy">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="4" formatCode="mmm\-yy">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="mmm\-yy">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="mmm\-yy">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="7" formatCode="mmm\-yy">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="8" formatCode="mmm\-yy">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="9" formatCode="mmm\-yy">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="10" formatCode="mmm\-yy">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="11" formatCode="mmm\-yy">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="12" formatCode="mmm\-yy">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="13" formatCode="mmm\-yy">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="14" formatCode="mmm\-yy">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="15" formatCode="mmm\-yy">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="16" formatCode="mmm\-yy">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="17" formatCode="mmm\-yy">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="18" formatCode="mmm\-yy">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="19" formatCode="mmm\-yy">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="20" formatCode="mmm\-yy">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="21" formatCode="mmm\-yy">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="22" formatCode="mmm\-yy">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="23" formatCode="mmm\-yy">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="24" formatCode="mmm\-yy">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25">
+                <c:pt idx="25" formatCode="mmm\-yy">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26">
+                <c:pt idx="26" formatCode="mmm\-yy">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27">
+                <c:pt idx="27" formatCode="mmm\-yy">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28">
+                <c:pt idx="28" formatCode="mmm\-yy">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29">
+                <c:pt idx="29" formatCode="mmm\-yy">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30">
+                <c:pt idx="30" formatCode="mmm\-yy">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31">
+                <c:pt idx="31" formatCode="mmm\-yy">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32">
+                <c:pt idx="32" formatCode="mmm\-yy">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33">
+                <c:pt idx="33" formatCode="mmm\-yy">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34">
+                <c:pt idx="34" formatCode="mmm\-yy">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35">
+                <c:pt idx="35" formatCode="mmm\-yy">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36">
+                <c:pt idx="36" formatCode="mmm\-yy">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37">
+                <c:pt idx="37" formatCode="mmm\-yy">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38">
+                <c:pt idx="38" formatCode="mmm\-yy">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39">
+                <c:pt idx="39" formatCode="mmm\-yy">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40">
+                <c:pt idx="40" formatCode="mmm\-yy">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41">
+                <c:pt idx="41" formatCode="mmm\-yy">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42">
+                <c:pt idx="42" formatCode="mmm\-yy">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43">
+                <c:pt idx="43" formatCode="mmm\-yy">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44">
+                <c:pt idx="44" formatCode="mmm\-yy">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45">
+                <c:pt idx="45" formatCode="mmm\-yy">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46">
+                <c:pt idx="46" formatCode="mmm\-yy">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47">
+                <c:pt idx="47" formatCode="mmm\-yy">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48">
+                <c:pt idx="48" formatCode="mmm\-yy">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49">
+                <c:pt idx="49" formatCode="mmm\-yy">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50">
+                <c:pt idx="50" formatCode="mmm\-yy">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51">
+                <c:pt idx="51" formatCode="mmm\-yy">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52">
+                <c:pt idx="52" formatCode="mmm\-yy">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53">
+                <c:pt idx="53" formatCode="mmm\-yy">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54">
+                <c:pt idx="54" formatCode="mmm\-yy">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55">
+                <c:pt idx="55" formatCode="mmm\-yy">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56">
+                <c:pt idx="56" formatCode="mmm\-yy">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57">
+                <c:pt idx="57" formatCode="mmm\-yy">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58">
+                <c:pt idx="58" formatCode="mmm\-yy">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59">
+                <c:pt idx="59" formatCode="mmm\-yy">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60">
+                <c:pt idx="60" formatCode="mmm\-yy">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61">
+                <c:pt idx="61" formatCode="mmm\-yy">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62">
+                <c:pt idx="62" formatCode="mmm\-yy">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63">
+                <c:pt idx="63" formatCode="mmm\-yy">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64">
+                <c:pt idx="64" formatCode="mmm\-yy">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65">
+                <c:pt idx="65" formatCode="mmm\-yy">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66">
+                <c:pt idx="66" formatCode="mmm\-yy">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67">
+                <c:pt idx="67" formatCode="mmm\-yy">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68">
+                <c:pt idx="68" formatCode="mmm\-yy">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69">
+                <c:pt idx="69" formatCode="mmm\-yy">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70">
+                <c:pt idx="70" formatCode="mmm\-yy">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71">
+                <c:pt idx="71" formatCode="mmm\-yy">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72">
+                <c:pt idx="72" formatCode="mmm\-yy">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73">
+                <c:pt idx="73" formatCode="mmm\-yy">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74">
+                <c:pt idx="74" formatCode="mmm\-yy">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75">
+                <c:pt idx="75" formatCode="mmm\-yy">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76">
+                <c:pt idx="76" formatCode="mmm\-yy">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77">
+                <c:pt idx="77" formatCode="mmm\-yy">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78">
+                <c:pt idx="78" formatCode="mmm\-yy">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79">
+                <c:pt idx="79" formatCode="mmm\-yy">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80">
+                <c:pt idx="80" formatCode="mmm\-yy">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81">
+                <c:pt idx="81" formatCode="mmm\-yy">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82">
+                <c:pt idx="82" formatCode="mmm\-yy">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83">
+                <c:pt idx="83" formatCode="mmm\-yy">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84">
+                <c:pt idx="84" formatCode="mmm\-yy">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85">
+                <c:pt idx="85" formatCode="mmm\-yy">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86">
+                <c:pt idx="86" formatCode="mmm\-yy">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87">
+                <c:pt idx="87" formatCode="mmm\-yy">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88">
+                <c:pt idx="88" formatCode="mmm\-yy">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89">
+                <c:pt idx="89" formatCode="mmm\-yy">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90">
+                <c:pt idx="90" formatCode="mmm\-yy">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91">
+                <c:pt idx="91" formatCode="mmm\-yy">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92">
+                <c:pt idx="92" formatCode="mmm\-yy">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93">
+                <c:pt idx="93" formatCode="mmm\-yy">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94">
+                <c:pt idx="94" formatCode="mmm\-yy">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95">
+                <c:pt idx="95" formatCode="mmm\-yy">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96">
+                <c:pt idx="96" formatCode="mmm\-yy">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97">
+                <c:pt idx="97" formatCode="mmm\-yy">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98">
+                <c:pt idx="98" formatCode="mmm\-yy">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99">
+                <c:pt idx="99" formatCode="mmm\-yy">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100">
+                <c:pt idx="100" formatCode="mmm\-yy">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101">
+                <c:pt idx="101" formatCode="mmm\-yy">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102">
+                <c:pt idx="102" formatCode="mmm\-yy">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103">
+                <c:pt idx="103" formatCode="mmm\-yy">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104">
+                <c:pt idx="104" formatCode="mmm\-yy">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105">
+                <c:pt idx="105" formatCode="mmm\-yy">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106">
+                <c:pt idx="106" formatCode="mmm\-yy">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107">
+                <c:pt idx="107" formatCode="mmm\-yy">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108">
+                <c:pt idx="108" formatCode="mmm\-yy">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109">
+                <c:pt idx="109" formatCode="mmm\-yy">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110">
+                <c:pt idx="110" formatCode="mmm\-yy">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111">
+                <c:pt idx="111" formatCode="mmm\-yy">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112">
+                <c:pt idx="112" formatCode="mmm\-yy">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113">
+                <c:pt idx="113" formatCode="mmm\-yy">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114">
+                <c:pt idx="114" formatCode="mmm\-yy">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115">
+                <c:pt idx="115" formatCode="mmm\-yy">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116">
+                <c:pt idx="116" formatCode="mmm\-yy">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117">
+                <c:pt idx="117" formatCode="mmm\-yy">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118">
+                <c:pt idx="118" formatCode="mmm\-yy">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119">
+                <c:pt idx="119" formatCode="mmm\-yy">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120">
+                <c:pt idx="120" formatCode="mmm\-yy">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121">
+                <c:pt idx="121" formatCode="mmm\-yy">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122">
+                <c:pt idx="122" formatCode="mmm\-yy">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123">
+                <c:pt idx="123" formatCode="mmm\-yy">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124">
+                <c:pt idx="124" formatCode="mmm\-yy">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125">
+                <c:pt idx="125" formatCode="mmm\-yy">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126">
+                <c:pt idx="126" formatCode="mmm\-yy">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127">
+                <c:pt idx="127" formatCode="mmm\-yy">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128">
+                <c:pt idx="128" formatCode="mmm\-yy">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129">
+                <c:pt idx="129" formatCode="mmm\-yy">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130">
+                <c:pt idx="130" formatCode="mmm\-yy">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131">
+                <c:pt idx="131" formatCode="mmm\-yy">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132">
+                <c:pt idx="132" formatCode="mmm\-yy">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133">
+                <c:pt idx="133" formatCode="mmm\-yy">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134">
+                <c:pt idx="134" formatCode="mmm\-yy">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135">
+                <c:pt idx="135" formatCode="mmm\-yy">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136">
+                <c:pt idx="136" formatCode="mmm\-yy">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137">
+                <c:pt idx="137" formatCode="mmm\-yy">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138">
+                <c:pt idx="138" formatCode="mmm\-yy">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139">
+                <c:pt idx="139" formatCode="mmm\-yy">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140">
+                <c:pt idx="140" formatCode="mmm\-yy">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="141" formatCode="mmm\-yy">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$142</c:f>
+              <c:f>Sheet1!$D$2:$D$143</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="141"/>
+                <c:ptCount val="142"/>
                 <c:pt idx="2">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -3351,50 +3358,53 @@
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>25.2</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>27</c:v>
+                </c:pt>
+                <c:pt idx="141">
+                  <c:v>25.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="896218272"/>
@@ -3563,54 +3573,54 @@
           <c:h val="0.84192215816394278"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Weight loss</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3929,60 +3939,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$122</c:f>
+              <c:f>Sheet1!$B$2:$B$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4301,91 +4314,94 @@
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>32.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>33.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>37.700000000000003</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>40.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Future health concern</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4704,60 +4720,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$122</c:f>
+              <c:f>Sheet1!$C$2:$C$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5076,91 +5095,94 @@
                   <c:v>37</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>34.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>31.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>35.1</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>39</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Fitness</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5479,60 +5501,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$122</c:f>
+              <c:f>Sheet1!$D$2:$D$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>24.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>21.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>19.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5851,84 +5876,87 @@
                   <c:v>33.9</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>38.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>40.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>39.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>44.3</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>53</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Current health problem</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6247,60 +6275,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$E$2:$E$122</c:f>
+              <c:f>Sheet1!$E$2:$E$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6619,84 +6650,87 @@
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>13.7</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>14.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$F$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Comment by family or friends</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7015,60 +7049,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$F$2:$F$122</c:f>
+              <c:f>Sheet1!$F$2:$F$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>5.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7387,84 +7424,87 @@
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.9</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>10.199999999999999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$G$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>GP/health worker advice</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7783,60 +7823,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$G$2:$G$122</c:f>
+              <c:f>Sheet1!$G$2:$G$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8155,84 +8198,87 @@
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>7.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>5.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>7.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Too expensive</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8551,60 +8597,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$H$2:$H$122</c:f>
+              <c:f>Sheet1!$H$2:$H$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8923,84 +8972,87 @@
                   <c:v>15.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>19.5</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>26.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$I$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Detox</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9319,60 +9371,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$I$2:$I$122</c:f>
+              <c:f>Sheet1!$I$2:$I$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9691,84 +9746,87 @@
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>16.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>22.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$J$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gov't advert</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10087,60 +10145,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$J$2:$J$122</c:f>
+              <c:f>Sheet1!$J$2:$J$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10459,84 +10520,87 @@
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>2.7</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>2.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="9"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$K$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Dry January</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10855,60 +10919,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$K$2:$K$122</c:f>
+              <c:f>Sheet1!$K$2:$K$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="67">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>16.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="70">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="71">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="72">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="73">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="75">
@@ -11026,84 +11093,87 @@
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17.100000000000001</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>23.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$L$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Baby/pregnancy</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11422,60 +11492,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$L$2:$L$122</c:f>
+              <c:f>Sheet1!$L$2:$L$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11793,50 +11866,53 @@
                 <c:pt idx="112">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
+                  <c:v>0.7</c:v>
+                </c:pt>
+                <c:pt idx="121">
                   <c:v>0.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1341219424"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
@@ -14024,54 +14100,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$140</c:f>
+              <c:f>Sheet1!$A$2:$A$141</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14444,60 +14520,63 @@
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$140</c:f>
+              <c:f>Sheet1!$B$2:$B$141</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14870,91 +14949,94 @@
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>30.9</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.8</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>29</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Men</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$140</c:f>
+              <c:f>Sheet1!$A$2:$A$141</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15327,60 +15409,63 @@
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$140</c:f>
+              <c:f>Sheet1!$C$2:$C$141</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15753,91 +15838,94 @@
                   <c:v>38.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>38.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>38.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>39.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>40.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>39.9</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>38.700000000000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Women</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$140</c:f>
+              <c:f>Sheet1!$A$2:$A$141</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16210,60 +16298,63 @@
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$140</c:f>
+              <c:f>Sheet1!$D$2:$D$141</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="139"/>
+                <c:ptCount val="140"/>
                 <c:pt idx="0">
                   <c:v>18.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>17.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>18.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16636,50 +16727,53 @@
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="131">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>20.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>19.899999999999999</c:v>
+                </c:pt>
+                <c:pt idx="139">
+                  <c:v>19.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -16856,54 +16950,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$127</c:f>
+              <c:f>Sheet1!$A$5:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17228,60 +17322,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$5:$B$127</c:f>
+              <c:f>Sheet1!$B$5:$B$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>18.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17606,91 +17703,94 @@
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>29.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>26.2</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>27.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$127</c:f>
+              <c:f>Sheet1!$A$5:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18015,60 +18115,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$5:$C$127</c:f>
+              <c:f>Sheet1!$C$5:$C$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18393,91 +18496,94 @@
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>31.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>31.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>30.4</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>31.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$127</c:f>
+              <c:f>Sheet1!$A$5:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18802,60 +18908,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$5:$D$127</c:f>
+              <c:f>Sheet1!$D$5:$D$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19180,50 +19289,53 @@
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>26.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>24.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>19.899999999999999</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>22.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="792902575"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="792902575"/>
@@ -19394,54 +19506,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$126</c:f>
+              <c:f>Sheet1!$A$4:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19766,60 +19878,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$4:$B$126</c:f>
+              <c:f>Sheet1!$B$4:$B$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>28.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20144,91 +20259,94 @@
                   <c:v>32.4</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>34.9</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>35.700000000000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$126</c:f>
+              <c:f>Sheet1!$A$4:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20553,60 +20671,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$4:$C$126</c:f>
+              <c:f>Sheet1!$C$4:$C$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>30.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20931,91 +21052,94 @@
                   <c:v>32.6</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>38.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>35.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>36.1</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>38</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$126</c:f>
+              <c:f>Sheet1!$A$4:$A$127</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21340,60 +21464,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$4:$D$126</c:f>
+              <c:f>Sheet1!$D$4:$D$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21718,50 +21845,53 @@
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>37.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>27.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>31.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1049180799"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1049180799"/>
@@ -21931,432 +22061,435 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$126</c:f>
+              <c:f>Sheet1!$A$2:$A$127</c:f>
               <c:numCache>
-                <c:formatCode>mmm\-yy</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2">
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="126"/>
+                <c:pt idx="2" formatCode="mmm\-yy">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="3" formatCode="mmm\-yy">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="4" formatCode="mmm\-yy">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="mmm\-yy">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="mmm\-yy">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="7" formatCode="mmm\-yy">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="8" formatCode="mmm\-yy">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="9" formatCode="mmm\-yy">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="10" formatCode="mmm\-yy">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="11" formatCode="mmm\-yy">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="12" formatCode="mmm\-yy">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="13" formatCode="mmm\-yy">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="14" formatCode="mmm\-yy">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="15" formatCode="mmm\-yy">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="16" formatCode="mmm\-yy">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="17" formatCode="mmm\-yy">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="18" formatCode="mmm\-yy">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="19" formatCode="mmm\-yy">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="20" formatCode="mmm\-yy">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="21" formatCode="mmm\-yy">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="22" formatCode="mmm\-yy">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="23" formatCode="mmm\-yy">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="24" formatCode="mmm\-yy">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25">
+                <c:pt idx="25" formatCode="mmm\-yy">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26">
+                <c:pt idx="26" formatCode="mmm\-yy">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27">
+                <c:pt idx="27" formatCode="mmm\-yy">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28">
+                <c:pt idx="28" formatCode="mmm\-yy">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29">
+                <c:pt idx="29" formatCode="mmm\-yy">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30">
+                <c:pt idx="30" formatCode="mmm\-yy">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31">
+                <c:pt idx="31" formatCode="mmm\-yy">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32">
+                <c:pt idx="32" formatCode="mmm\-yy">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33">
+                <c:pt idx="33" formatCode="mmm\-yy">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34">
+                <c:pt idx="34" formatCode="mmm\-yy">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35">
+                <c:pt idx="35" formatCode="mmm\-yy">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36">
+                <c:pt idx="36" formatCode="mmm\-yy">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37">
+                <c:pt idx="37" formatCode="mmm\-yy">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38">
+                <c:pt idx="38" formatCode="mmm\-yy">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39">
+                <c:pt idx="39" formatCode="mmm\-yy">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40">
+                <c:pt idx="40" formatCode="mmm\-yy">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41">
+                <c:pt idx="41" formatCode="mmm\-yy">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42">
+                <c:pt idx="42" formatCode="mmm\-yy">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43">
+                <c:pt idx="43" formatCode="mmm\-yy">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44">
+                <c:pt idx="44" formatCode="mmm\-yy">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45">
+                <c:pt idx="45" formatCode="mmm\-yy">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46">
+                <c:pt idx="46" formatCode="mmm\-yy">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47">
+                <c:pt idx="47" formatCode="mmm\-yy">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48">
+                <c:pt idx="48" formatCode="mmm\-yy">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49">
+                <c:pt idx="49" formatCode="mmm\-yy">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50">
+                <c:pt idx="50" formatCode="mmm\-yy">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51">
+                <c:pt idx="51" formatCode="mmm\-yy">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52">
+                <c:pt idx="52" formatCode="mmm\-yy">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53">
+                <c:pt idx="53" formatCode="mmm\-yy">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54">
+                <c:pt idx="54" formatCode="mmm\-yy">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55">
+                <c:pt idx="55" formatCode="mmm\-yy">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56">
+                <c:pt idx="56" formatCode="mmm\-yy">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57">
+                <c:pt idx="57" formatCode="mmm\-yy">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58">
+                <c:pt idx="58" formatCode="mmm\-yy">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59">
+                <c:pt idx="59" formatCode="mmm\-yy">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60">
+                <c:pt idx="60" formatCode="mmm\-yy">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61">
+                <c:pt idx="61" formatCode="mmm\-yy">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62">
+                <c:pt idx="62" formatCode="mmm\-yy">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63">
+                <c:pt idx="63" formatCode="mmm\-yy">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64">
+                <c:pt idx="64" formatCode="mmm\-yy">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65">
+                <c:pt idx="65" formatCode="mmm\-yy">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66">
+                <c:pt idx="66" formatCode="mmm\-yy">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67">
+                <c:pt idx="67" formatCode="mmm\-yy">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68">
+                <c:pt idx="68" formatCode="mmm\-yy">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69">
+                <c:pt idx="69" formatCode="mmm\-yy">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70">
+                <c:pt idx="70" formatCode="mmm\-yy">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71">
+                <c:pt idx="71" formatCode="mmm\-yy">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72">
+                <c:pt idx="72" formatCode="mmm\-yy">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73">
+                <c:pt idx="73" formatCode="mmm\-yy">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74">
+                <c:pt idx="74" formatCode="mmm\-yy">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75">
+                <c:pt idx="75" formatCode="mmm\-yy">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76">
+                <c:pt idx="76" formatCode="mmm\-yy">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77">
+                <c:pt idx="77" formatCode="mmm\-yy">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78">
+                <c:pt idx="78" formatCode="mmm\-yy">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79">
+                <c:pt idx="79" formatCode="mmm\-yy">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80">
+                <c:pt idx="80" formatCode="mmm\-yy">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81">
+                <c:pt idx="81" formatCode="mmm\-yy">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82">
+                <c:pt idx="82" formatCode="mmm\-yy">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83">
+                <c:pt idx="83" formatCode="mmm\-yy">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84">
+                <c:pt idx="84" formatCode="mmm\-yy">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85">
+                <c:pt idx="85" formatCode="mmm\-yy">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86">
+                <c:pt idx="86" formatCode="mmm\-yy">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87">
+                <c:pt idx="87" formatCode="mmm\-yy">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88">
+                <c:pt idx="88" formatCode="mmm\-yy">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89">
+                <c:pt idx="89" formatCode="mmm\-yy">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90">
+                <c:pt idx="90" formatCode="mmm\-yy">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91">
+                <c:pt idx="91" formatCode="mmm\-yy">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92">
+                <c:pt idx="92" formatCode="mmm\-yy">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93">
+                <c:pt idx="93" formatCode="mmm\-yy">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94">
+                <c:pt idx="94" formatCode="mmm\-yy">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95">
+                <c:pt idx="95" formatCode="mmm\-yy">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96">
+                <c:pt idx="96" formatCode="mmm\-yy">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97">
+                <c:pt idx="97" formatCode="mmm\-yy">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="98">
+                <c:pt idx="98" formatCode="mmm\-yy">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="99">
+                <c:pt idx="99" formatCode="mmm\-yy">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="100">
+                <c:pt idx="100" formatCode="mmm\-yy">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="101">
+                <c:pt idx="101" formatCode="mmm\-yy">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="102">
+                <c:pt idx="102" formatCode="mmm\-yy">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="103">
+                <c:pt idx="103" formatCode="mmm\-yy">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="104">
+                <c:pt idx="104" formatCode="mmm\-yy">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="105">
+                <c:pt idx="105" formatCode="mmm\-yy">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="106">
+                <c:pt idx="106" formatCode="mmm\-yy">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="107">
+                <c:pt idx="107" formatCode="mmm\-yy">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="108">
+                <c:pt idx="108" formatCode="mmm\-yy">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="109">
+                <c:pt idx="109" formatCode="mmm\-yy">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="110">
+                <c:pt idx="110" formatCode="mmm\-yy">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="111">
+                <c:pt idx="111" formatCode="mmm\-yy">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="112">
+                <c:pt idx="112" formatCode="mmm\-yy">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="113">
+                <c:pt idx="113" formatCode="mmm\-yy">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="114">
+                <c:pt idx="114" formatCode="mmm\-yy">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="115">
+                <c:pt idx="115" formatCode="mmm\-yy">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="116">
+                <c:pt idx="116" formatCode="mmm\-yy">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="117">
+                <c:pt idx="117" formatCode="mmm\-yy">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="118">
+                <c:pt idx="118" formatCode="mmm\-yy">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="119">
+                <c:pt idx="119" formatCode="mmm\-yy">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="120">
+                <c:pt idx="120" formatCode="mmm\-yy">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="121">
+                <c:pt idx="121" formatCode="mmm\-yy">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="122">
+                <c:pt idx="122" formatCode="mmm\-yy">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="123">
+                <c:pt idx="123" formatCode="mmm\-yy">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="124">
+                <c:pt idx="124" formatCode="mmm\-yy">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="125" formatCode="mmm\-yy">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$126</c:f>
+              <c:f>Sheet1!$B$2:$B$127</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="125"/>
+                <c:ptCount val="126"/>
                 <c:pt idx="2">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -22681,50 +22814,53 @@
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>4.3</c:v>
+                </c:pt>
+                <c:pt idx="125">
+                  <c:v>6.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-16AB-4DE4-B20C-7E73C6EB4CC0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="2052573216"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="2052573216"/>
@@ -22889,54 +23025,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$121</c:f>
+              <c:f>Sheet1!$A$2:$A$122</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23252,60 +23388,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$121</c:f>
+              <c:f>Sheet1!$B$2:$B$122</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23621,92 +23760,95 @@
                   <c:v>37</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>38</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>38.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>40.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>35.200000000000003</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>39.299999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$121</c:f>
+              <c:f>Sheet1!$A$2:$A$122</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24022,60 +24164,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$121</c:f>
+              <c:f>Sheet1!$C$2:$C$122</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24391,92 +24536,95 @@
                   <c:v>37.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>41.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>42</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>41.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>43.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.6</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>42.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$121</c:f>
+              <c:f>Sheet1!$A$2:$A$122</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24792,60 +24940,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$121</c:f>
+              <c:f>Sheet1!$D$2:$D$122</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>14.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25161,50 +25312,53 @@
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>35.4</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.9</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>34.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -25385,54 +25539,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25757,60 +25911,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$124</c:f>
+              <c:f>Sheet1!$B$2:$B$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.6</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26135,92 +26292,95 @@
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>14</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.7</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.2</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.4</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>12.8</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>10.6</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>12.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26545,60 +26705,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$124</c:f>
+              <c:f>Sheet1!$C$2:$C$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26923,92 +27086,95 @@
                   <c:v>13.2</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>14.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>13.8</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>15.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$124</c:f>
+              <c:f>Sheet1!$A$2:$A$125</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27333,60 +27499,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$124</c:f>
+              <c:f>Sheet1!$D$2:$D$125</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="123"/>
+                <c:ptCount val="124"/>
                 <c:pt idx="0">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>4.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27711,50 +27880,53 @@
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>10.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>5.8</c:v>
+                </c:pt>
+                <c:pt idx="123">
+                  <c:v>7.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="32777344"/>
@@ -27926,54 +28098,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$121</c:f>
+              <c:f>Sheet1!$A$2:$A$122</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28289,60 +28461,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$121</c:f>
+              <c:f>Sheet1!$B$2:$B$122</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28657,92 +28832,95 @@
                 <c:pt idx="111">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>8.5</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="119">
+                  <c:v>9.1</c:v>
+                </c:pt>
+                <c:pt idx="120">
                   <c:v>9.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$121</c:f>
+              <c:f>Sheet1!$A$2:$A$122</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29058,60 +29236,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$121</c:f>
+              <c:f>Sheet1!$C$2:$C$122</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="120"/>
+                <c:ptCount val="121"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29427,50 +29608,53 @@
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="112">
                   <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>16.3</c:v>
+                </c:pt>
+                <c:pt idx="120">
+                  <c:v>14.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -29642,54 +29826,54 @@
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$49</c:f>
+              <c:f>Sheet1!$A$2:$A$50</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="48"/>
+                <c:ptCount val="49"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29789,60 +29973,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="40">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="48">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$49</c:f>
+              <c:f>Sheet1!$B$2:$B$50</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="48"/>
+                <c:ptCount val="49"/>
                 <c:pt idx="0">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29942,91 +30129,94 @@
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="40">
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>39.4</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>42.6</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>41.3</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>39.6</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>43</c:v>
+                </c:pt>
+                <c:pt idx="48">
+                  <c:v>44.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$49</c:f>
+              <c:f>Sheet1!$A$2:$A$50</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="48"/>
+                <c:ptCount val="49"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30126,60 +30316,63 @@
                   <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="40">
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
+                </c:pt>
+                <c:pt idx="48">
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$49</c:f>
+              <c:f>Sheet1!$C$2:$C$50</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="48"/>
+                <c:ptCount val="49"/>
                 <c:pt idx="0">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30279,50 +30472,53 @@
                   <c:v>39.4</c:v>
                 </c:pt>
                 <c:pt idx="40">
                   <c:v>43.8</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>44.8</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>46.4</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>46.8</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>49.2</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>48</c:v>
+                </c:pt>
+                <c:pt idx="48">
+                  <c:v>49.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -35402,69 +35598,69 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Last updated: 13</a:t>
+              <a:t>Last updated: 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> January 2026</a:t>
+              <a:t> March 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
@@ -35949,51 +36145,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which, if any, of the following did you use to try to help restrict your alcohol consumption during the most recent attempt? (answer options not mutually exclusive)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4006146302"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3705759602"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -36277,51 +36473,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which of the following, if any, do you think contributed to you making the most recent attempt to restrict your alcohol consumption?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2847349703"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374445318"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301624" y="1646382"/>
           <a:ext cx="8582747" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -37452,51 +37648,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="983005027"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="990606339"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -37780,51 +37976,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Risky drinking operationalised as those scoring AUDIT-C ≥5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3605694123"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="931047554"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38125,51 +38321,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Are you currently trying to restrict your alcohol consumption e.g. by drinking less, choosing lower strength alcohol or using smaller glasses? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737166208"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1313668507"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38448,51 +38644,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: Which of the following best describes you? I REALLY want to cut down on drinking alcohol and intend to in the next month; I REALLY want to cut down on drinking alcohol and intend to in the next 3 months; I want to cut down on drinking alcohol and hope to soon; I REALLY want to cut down on drinking alcohol but I don't know when I will; I want to cut down on drinking alcohol but haven't thought about when; I think I should cut down on drinking alcohol but don't really want to; I don't want to cut down on drinking alcohol </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="881192646"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4189019035"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38770,51 +38966,51 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="850" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: In the last 12 months, has a doctor or other health worker within your GP surgery discussed your drinking? No; Yes, a doctor or other health worker within my GP surgery asked about my drinking; Yes, a doctor or other health worker within my GP surgery offered advice about cutting down on my drinking; Yes, a doctor or other health worker within my GP surgery offered help or support within the surgery to help me cut down; Yes, a doctor or other health worker within my GP surgery referred me to an alcohol service or advised me to seek specialist help. Follow-up question: You said a doctor or other health worker within your GP surgery has not discussed your drinking with you in the last 12 months. Please could you confirm which of the following statements applies to you: I have not seen a doctor or health worker within my GP surgery in last 12 months; I have seen a doctor or health worker within my GP surgery in the last 12 months but did not discuss my drinking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Chart 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="707372346"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508680976"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="331788" y="1682750"/>
           <a:ext cx="8480425" cy="4210050"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39100,51 +39296,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation; Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1692405275"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1400027256"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39428,51 +39624,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making. Follow-up question: During your most recent attempt to restrict your alcohol consumption, was it a serious attempt to cut down on your drinking permanently?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3119924561"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4002350617"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39774,51 +39970,51 @@
               </a:rPr>
               <a:t>nalmefene</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>) or behavioural support (any delivery mode)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2073928095"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="780102329"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -41714,67 +41910,67 @@
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006DD9147DCE5D39448439BAC925F17EAF" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="98a36182e80fce830f6c1959f67f732d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b517193-b76b-4847-86d0-f7effd00a065" xmlns:ns3="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="432d58a1b050dac85319da7bffcb1962" ns2:_="" ns3:_="">
     <xsd:import namespace="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <xsd:import namespace="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -41957,64 +42153,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1BCD68-B12C-4DDE-A410-7E8765890E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5DC24EA-063C-4378-A332-766973B6DE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">