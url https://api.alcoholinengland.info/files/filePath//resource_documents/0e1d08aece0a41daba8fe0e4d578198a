--- v2 (2026-04-30)
+++ v3 (2026-06-14)
@@ -42,55 +42,56 @@
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId18"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId19"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="367" r:id="rId5"/>
     <p:sldId id="450" r:id="rId6"/>
     <p:sldId id="453" r:id="rId7"/>
     <p:sldId id="440" r:id="rId8"/>
     <p:sldId id="443" r:id="rId9"/>
     <p:sldId id="437" r:id="rId10"/>
     <p:sldId id="449" r:id="rId11"/>
     <p:sldId id="451" r:id="rId12"/>
     <p:sldId id="432" r:id="rId13"/>
     <p:sldId id="452" r:id="rId14"/>
     <p:sldId id="442" r:id="rId15"/>
@@ -283,51 +284,51 @@
     <a:srgbClr val="65B9BF"/>
     <a:srgbClr val="1B6EB7"/>
     <a:srgbClr val="BC8F00"/>
     <a:srgbClr val="5A9B8B"/>
     <a:srgbClr val="7D0000"/>
     <a:srgbClr val="008000"/>
     <a:srgbClr val="002B82"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{93F561EE-A1D7-452D-928C-859D1E11D619}" v="10" dt="2026-03-13T12:08:38.263"/>
+    <p1510:client id="{720AD1D9-1DD1-4FD6-8665-ED9B0908719C}" v="10" dt="2026-05-12T09:00:30.461"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -480,54 +481,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94701" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="1596" y="96"/>
+        <p:origin x="1044" y="56"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz"/>
         <p:guide pos="358"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
@@ -537,134 +538,134 @@
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="-3870" y="-120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="36004" cy="36004"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:09:16.111" v="116" actId="27918"/>
+      <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:01:51.047" v="200" actId="27918"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:00:36.063" v="37" actId="20577"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:54:39.014" v="126" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="367"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:00:36.063" v="37" actId="20577"/>
+          <ac:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:54:39.014" v="126" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="367"/>
             <ac:spMk id="3080" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:12:23.749" v="79" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:59:33.149" v="179" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="432"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:07:32.477" v="57" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:57:53.562" v="159" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="437"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:05:32.486" v="45" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:56:51.953" v="147" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="440"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:09:16.111" v="116" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:01:51.047" v="200" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="442"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:07:07.184" v="52" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:57:28.167" v="154" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="443"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:08:32.385" v="64" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:58:26.533" v="166" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3343570245" sldId="449"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-12T17:17:58.897" v="88" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:55:39.835" v="133" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="450"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-11T18:09:19.919" v="71" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:59:04.871" v="173" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2865898611" sldId="451"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-13T12:07:42.609" v="101" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T09:00:00.852" v="185" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1081979619" sldId="452"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="mod">
-        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-03-12T17:28:16.743" v="95" actId="27918"/>
+        <pc:chgData name="Vera Buss" userId="a79c05a7-0a4c-47fe-9032-eb4ecc8bbc26" providerId="ADAL" clId="{5CF203BF-B5A8-42DD-B7A7-5333B64E27AC}" dt="2026-05-12T08:56:09.202" v="140" actId="27918"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="314473561" sldId="453"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
@@ -731,483 +732,486 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2" formatCode="mmm\-yy">
+                <c:formatCode>mmm\-yy</c:formatCode>
+                <c:ptCount val="143"/>
+                <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3" formatCode="mmm\-yy">
+                <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4" formatCode="mmm\-yy">
+                <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5" formatCode="mmm\-yy">
+                <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6" formatCode="mmm\-yy">
+                <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7" formatCode="mmm\-yy">
+                <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8" formatCode="mmm\-yy">
+                <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9" formatCode="mmm\-yy">
+                <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10" formatCode="mmm\-yy">
+                <c:pt idx="10">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11" formatCode="mmm\-yy">
+                <c:pt idx="11">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12" formatCode="mmm\-yy">
+                <c:pt idx="12">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13" formatCode="mmm\-yy">
+                <c:pt idx="13">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14" formatCode="mmm\-yy">
+                <c:pt idx="14">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15" formatCode="mmm\-yy">
+                <c:pt idx="15">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16" formatCode="mmm\-yy">
+                <c:pt idx="16">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17" formatCode="mmm\-yy">
+                <c:pt idx="17">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18" formatCode="mmm\-yy">
+                <c:pt idx="18">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19" formatCode="mmm\-yy">
+                <c:pt idx="19">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20" formatCode="mmm\-yy">
+                <c:pt idx="20">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21" formatCode="mmm\-yy">
+                <c:pt idx="21">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22" formatCode="mmm\-yy">
+                <c:pt idx="22">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23" formatCode="mmm\-yy">
+                <c:pt idx="23">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24" formatCode="mmm\-yy">
+                <c:pt idx="24">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25" formatCode="mmm\-yy">
+                <c:pt idx="25">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26" formatCode="mmm\-yy">
+                <c:pt idx="26">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27" formatCode="mmm\-yy">
+                <c:pt idx="27">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28" formatCode="mmm\-yy">
+                <c:pt idx="28">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29" formatCode="mmm\-yy">
+                <c:pt idx="29">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30" formatCode="mmm\-yy">
+                <c:pt idx="30">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31" formatCode="mmm\-yy">
+                <c:pt idx="31">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32" formatCode="mmm\-yy">
+                <c:pt idx="32">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33" formatCode="mmm\-yy">
+                <c:pt idx="33">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34" formatCode="mmm\-yy">
+                <c:pt idx="34">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35" formatCode="mmm\-yy">
+                <c:pt idx="35">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36" formatCode="mmm\-yy">
+                <c:pt idx="36">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37" formatCode="mmm\-yy">
+                <c:pt idx="37">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38" formatCode="mmm\-yy">
+                <c:pt idx="38">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39" formatCode="mmm\-yy">
+                <c:pt idx="39">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40" formatCode="mmm\-yy">
+                <c:pt idx="40">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41" formatCode="mmm\-yy">
+                <c:pt idx="41">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42" formatCode="mmm\-yy">
+                <c:pt idx="42">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43" formatCode="mmm\-yy">
+                <c:pt idx="43">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44" formatCode="mmm\-yy">
+                <c:pt idx="44">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45" formatCode="mmm\-yy">
+                <c:pt idx="45">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46" formatCode="mmm\-yy">
+                <c:pt idx="46">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47" formatCode="mmm\-yy">
+                <c:pt idx="47">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48" formatCode="mmm\-yy">
+                <c:pt idx="48">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49" formatCode="mmm\-yy">
+                <c:pt idx="49">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50" formatCode="mmm\-yy">
+                <c:pt idx="50">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51" formatCode="mmm\-yy">
+                <c:pt idx="51">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52" formatCode="mmm\-yy">
+                <c:pt idx="52">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53" formatCode="mmm\-yy">
+                <c:pt idx="53">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54" formatCode="mmm\-yy">
+                <c:pt idx="54">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55" formatCode="mmm\-yy">
+                <c:pt idx="55">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56" formatCode="mmm\-yy">
+                <c:pt idx="56">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57" formatCode="mmm\-yy">
+                <c:pt idx="57">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58" formatCode="mmm\-yy">
+                <c:pt idx="58">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59" formatCode="mmm\-yy">
+                <c:pt idx="59">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60" formatCode="mmm\-yy">
+                <c:pt idx="60">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61" formatCode="mmm\-yy">
+                <c:pt idx="61">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62" formatCode="mmm\-yy">
+                <c:pt idx="62">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63" formatCode="mmm\-yy">
+                <c:pt idx="63">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64" formatCode="mmm\-yy">
+                <c:pt idx="64">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65" formatCode="mmm\-yy">
+                <c:pt idx="65">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66" formatCode="mmm\-yy">
+                <c:pt idx="66">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67" formatCode="mmm\-yy">
+                <c:pt idx="67">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68" formatCode="mmm\-yy">
+                <c:pt idx="68">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69" formatCode="mmm\-yy">
+                <c:pt idx="69">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70" formatCode="mmm\-yy">
+                <c:pt idx="70">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71" formatCode="mmm\-yy">
+                <c:pt idx="71">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72" formatCode="mmm\-yy">
+                <c:pt idx="72">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73" formatCode="mmm\-yy">
+                <c:pt idx="73">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74" formatCode="mmm\-yy">
+                <c:pt idx="74">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75" formatCode="mmm\-yy">
+                <c:pt idx="75">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76" formatCode="mmm\-yy">
+                <c:pt idx="76">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77" formatCode="mmm\-yy">
+                <c:pt idx="77">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78" formatCode="mmm\-yy">
+                <c:pt idx="78">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79" formatCode="mmm\-yy">
+                <c:pt idx="79">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80" formatCode="mmm\-yy">
+                <c:pt idx="80">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81" formatCode="mmm\-yy">
+                <c:pt idx="81">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82" formatCode="mmm\-yy">
+                <c:pt idx="82">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83" formatCode="mmm\-yy">
+                <c:pt idx="83">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84" formatCode="mmm\-yy">
+                <c:pt idx="84">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85" formatCode="mmm\-yy">
+                <c:pt idx="85">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86" formatCode="mmm\-yy">
+                <c:pt idx="86">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87" formatCode="mmm\-yy">
+                <c:pt idx="87">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88" formatCode="mmm\-yy">
+                <c:pt idx="88">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89" formatCode="mmm\-yy">
+                <c:pt idx="89">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90" formatCode="mmm\-yy">
+                <c:pt idx="90">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91" formatCode="mmm\-yy">
+                <c:pt idx="91">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92" formatCode="mmm\-yy">
+                <c:pt idx="92">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93" formatCode="mmm\-yy">
+                <c:pt idx="93">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94" formatCode="mmm\-yy">
+                <c:pt idx="94">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95" formatCode="mmm\-yy">
+                <c:pt idx="95">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96" formatCode="mmm\-yy">
+                <c:pt idx="96">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97" formatCode="mmm\-yy">
+                <c:pt idx="97">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98" formatCode="mmm\-yy">
+                <c:pt idx="98">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99" formatCode="mmm\-yy">
+                <c:pt idx="99">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100" formatCode="mmm\-yy">
+                <c:pt idx="100">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101" formatCode="mmm\-yy">
+                <c:pt idx="101">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102" formatCode="mmm\-yy">
+                <c:pt idx="102">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103" formatCode="mmm\-yy">
+                <c:pt idx="103">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104" formatCode="mmm\-yy">
+                <c:pt idx="104">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105" formatCode="mmm\-yy">
+                <c:pt idx="105">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106" formatCode="mmm\-yy">
+                <c:pt idx="106">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107" formatCode="mmm\-yy">
+                <c:pt idx="107">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108" formatCode="mmm\-yy">
+                <c:pt idx="108">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109" formatCode="mmm\-yy">
+                <c:pt idx="109">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110" formatCode="mmm\-yy">
+                <c:pt idx="110">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111" formatCode="mmm\-yy">
+                <c:pt idx="111">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112" formatCode="mmm\-yy">
+                <c:pt idx="112">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113" formatCode="mmm\-yy">
+                <c:pt idx="113">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114" formatCode="mmm\-yy">
+                <c:pt idx="114">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115" formatCode="mmm\-yy">
+                <c:pt idx="115">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116" formatCode="mmm\-yy">
+                <c:pt idx="116">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117" formatCode="mmm\-yy">
+                <c:pt idx="117">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118" formatCode="mmm\-yy">
+                <c:pt idx="118">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119" formatCode="mmm\-yy">
+                <c:pt idx="119">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120" formatCode="mmm\-yy">
+                <c:pt idx="120">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121" formatCode="mmm\-yy">
+                <c:pt idx="121">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122" formatCode="mmm\-yy">
+                <c:pt idx="122">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123" formatCode="mmm\-yy">
+                <c:pt idx="123">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124" formatCode="mmm\-yy">
+                <c:pt idx="124">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125" formatCode="mmm\-yy">
+                <c:pt idx="125">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126" formatCode="mmm\-yy">
+                <c:pt idx="126">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127" formatCode="mmm\-yy">
+                <c:pt idx="127">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128" formatCode="mmm\-yy">
+                <c:pt idx="128">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129" formatCode="mmm\-yy">
+                <c:pt idx="129">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130" formatCode="mmm\-yy">
+                <c:pt idx="130">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131" formatCode="mmm\-yy">
+                <c:pt idx="131">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132" formatCode="mmm\-yy">
+                <c:pt idx="132">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133" formatCode="mmm\-yy">
+                <c:pt idx="133">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134" formatCode="mmm\-yy">
+                <c:pt idx="134">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135" formatCode="mmm\-yy">
+                <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136" formatCode="mmm\-yy">
+                <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137" formatCode="mmm\-yy">
+                <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138" formatCode="mmm\-yy">
+                <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139" formatCode="mmm\-yy">
+                <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140" formatCode="mmm\-yy">
+                <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
-                <c:pt idx="141" formatCode="mmm\-yy">
+                <c:pt idx="141">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$143</c:f>
+              <c:f>Sheet1!$B$2:$B$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="2">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -1583,520 +1587,526 @@
                   <c:v>30.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>29</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>28.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2" formatCode="mmm\-yy">
+                <c:formatCode>mmm\-yy</c:formatCode>
+                <c:ptCount val="143"/>
+                <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3" formatCode="mmm\-yy">
+                <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4" formatCode="mmm\-yy">
+                <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5" formatCode="mmm\-yy">
+                <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6" formatCode="mmm\-yy">
+                <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7" formatCode="mmm\-yy">
+                <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8" formatCode="mmm\-yy">
+                <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9" formatCode="mmm\-yy">
+                <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10" formatCode="mmm\-yy">
+                <c:pt idx="10">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11" formatCode="mmm\-yy">
+                <c:pt idx="11">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12" formatCode="mmm\-yy">
+                <c:pt idx="12">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13" formatCode="mmm\-yy">
+                <c:pt idx="13">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14" formatCode="mmm\-yy">
+                <c:pt idx="14">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15" formatCode="mmm\-yy">
+                <c:pt idx="15">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16" formatCode="mmm\-yy">
+                <c:pt idx="16">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17" formatCode="mmm\-yy">
+                <c:pt idx="17">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18" formatCode="mmm\-yy">
+                <c:pt idx="18">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19" formatCode="mmm\-yy">
+                <c:pt idx="19">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20" formatCode="mmm\-yy">
+                <c:pt idx="20">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21" formatCode="mmm\-yy">
+                <c:pt idx="21">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22" formatCode="mmm\-yy">
+                <c:pt idx="22">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23" formatCode="mmm\-yy">
+                <c:pt idx="23">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24" formatCode="mmm\-yy">
+                <c:pt idx="24">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25" formatCode="mmm\-yy">
+                <c:pt idx="25">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26" formatCode="mmm\-yy">
+                <c:pt idx="26">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27" formatCode="mmm\-yy">
+                <c:pt idx="27">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28" formatCode="mmm\-yy">
+                <c:pt idx="28">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29" formatCode="mmm\-yy">
+                <c:pt idx="29">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30" formatCode="mmm\-yy">
+                <c:pt idx="30">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31" formatCode="mmm\-yy">
+                <c:pt idx="31">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32" formatCode="mmm\-yy">
+                <c:pt idx="32">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33" formatCode="mmm\-yy">
+                <c:pt idx="33">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34" formatCode="mmm\-yy">
+                <c:pt idx="34">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35" formatCode="mmm\-yy">
+                <c:pt idx="35">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36" formatCode="mmm\-yy">
+                <c:pt idx="36">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37" formatCode="mmm\-yy">
+                <c:pt idx="37">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38" formatCode="mmm\-yy">
+                <c:pt idx="38">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39" formatCode="mmm\-yy">
+                <c:pt idx="39">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40" formatCode="mmm\-yy">
+                <c:pt idx="40">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41" formatCode="mmm\-yy">
+                <c:pt idx="41">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42" formatCode="mmm\-yy">
+                <c:pt idx="42">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43" formatCode="mmm\-yy">
+                <c:pt idx="43">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44" formatCode="mmm\-yy">
+                <c:pt idx="44">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45" formatCode="mmm\-yy">
+                <c:pt idx="45">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46" formatCode="mmm\-yy">
+                <c:pt idx="46">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47" formatCode="mmm\-yy">
+                <c:pt idx="47">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48" formatCode="mmm\-yy">
+                <c:pt idx="48">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49" formatCode="mmm\-yy">
+                <c:pt idx="49">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50" formatCode="mmm\-yy">
+                <c:pt idx="50">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51" formatCode="mmm\-yy">
+                <c:pt idx="51">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52" formatCode="mmm\-yy">
+                <c:pt idx="52">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53" formatCode="mmm\-yy">
+                <c:pt idx="53">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54" formatCode="mmm\-yy">
+                <c:pt idx="54">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55" formatCode="mmm\-yy">
+                <c:pt idx="55">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56" formatCode="mmm\-yy">
+                <c:pt idx="56">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57" formatCode="mmm\-yy">
+                <c:pt idx="57">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58" formatCode="mmm\-yy">
+                <c:pt idx="58">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59" formatCode="mmm\-yy">
+                <c:pt idx="59">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60" formatCode="mmm\-yy">
+                <c:pt idx="60">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61" formatCode="mmm\-yy">
+                <c:pt idx="61">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62" formatCode="mmm\-yy">
+                <c:pt idx="62">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63" formatCode="mmm\-yy">
+                <c:pt idx="63">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64" formatCode="mmm\-yy">
+                <c:pt idx="64">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65" formatCode="mmm\-yy">
+                <c:pt idx="65">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66" formatCode="mmm\-yy">
+                <c:pt idx="66">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67" formatCode="mmm\-yy">
+                <c:pt idx="67">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68" formatCode="mmm\-yy">
+                <c:pt idx="68">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69" formatCode="mmm\-yy">
+                <c:pt idx="69">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70" formatCode="mmm\-yy">
+                <c:pt idx="70">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71" formatCode="mmm\-yy">
+                <c:pt idx="71">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72" formatCode="mmm\-yy">
+                <c:pt idx="72">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73" formatCode="mmm\-yy">
+                <c:pt idx="73">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74" formatCode="mmm\-yy">
+                <c:pt idx="74">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75" formatCode="mmm\-yy">
+                <c:pt idx="75">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76" formatCode="mmm\-yy">
+                <c:pt idx="76">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77" formatCode="mmm\-yy">
+                <c:pt idx="77">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78" formatCode="mmm\-yy">
+                <c:pt idx="78">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79" formatCode="mmm\-yy">
+                <c:pt idx="79">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80" formatCode="mmm\-yy">
+                <c:pt idx="80">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81" formatCode="mmm\-yy">
+                <c:pt idx="81">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82" formatCode="mmm\-yy">
+                <c:pt idx="82">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83" formatCode="mmm\-yy">
+                <c:pt idx="83">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84" formatCode="mmm\-yy">
+                <c:pt idx="84">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85" formatCode="mmm\-yy">
+                <c:pt idx="85">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86" formatCode="mmm\-yy">
+                <c:pt idx="86">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87" formatCode="mmm\-yy">
+                <c:pt idx="87">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88" formatCode="mmm\-yy">
+                <c:pt idx="88">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89" formatCode="mmm\-yy">
+                <c:pt idx="89">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90" formatCode="mmm\-yy">
+                <c:pt idx="90">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91" formatCode="mmm\-yy">
+                <c:pt idx="91">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92" formatCode="mmm\-yy">
+                <c:pt idx="92">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93" formatCode="mmm\-yy">
+                <c:pt idx="93">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94" formatCode="mmm\-yy">
+                <c:pt idx="94">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95" formatCode="mmm\-yy">
+                <c:pt idx="95">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96" formatCode="mmm\-yy">
+                <c:pt idx="96">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97" formatCode="mmm\-yy">
+                <c:pt idx="97">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98" formatCode="mmm\-yy">
+                <c:pt idx="98">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99" formatCode="mmm\-yy">
+                <c:pt idx="99">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100" formatCode="mmm\-yy">
+                <c:pt idx="100">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101" formatCode="mmm\-yy">
+                <c:pt idx="101">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102" formatCode="mmm\-yy">
+                <c:pt idx="102">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103" formatCode="mmm\-yy">
+                <c:pt idx="103">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104" formatCode="mmm\-yy">
+                <c:pt idx="104">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105" formatCode="mmm\-yy">
+                <c:pt idx="105">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106" formatCode="mmm\-yy">
+                <c:pt idx="106">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107" formatCode="mmm\-yy">
+                <c:pt idx="107">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108" formatCode="mmm\-yy">
+                <c:pt idx="108">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109" formatCode="mmm\-yy">
+                <c:pt idx="109">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110" formatCode="mmm\-yy">
+                <c:pt idx="110">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111" formatCode="mmm\-yy">
+                <c:pt idx="111">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112" formatCode="mmm\-yy">
+                <c:pt idx="112">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113" formatCode="mmm\-yy">
+                <c:pt idx="113">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114" formatCode="mmm\-yy">
+                <c:pt idx="114">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115" formatCode="mmm\-yy">
+                <c:pt idx="115">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116" formatCode="mmm\-yy">
+                <c:pt idx="116">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117" formatCode="mmm\-yy">
+                <c:pt idx="117">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118" formatCode="mmm\-yy">
+                <c:pt idx="118">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119" formatCode="mmm\-yy">
+                <c:pt idx="119">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120" formatCode="mmm\-yy">
+                <c:pt idx="120">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121" formatCode="mmm\-yy">
+                <c:pt idx="121">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122" formatCode="mmm\-yy">
+                <c:pt idx="122">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123" formatCode="mmm\-yy">
+                <c:pt idx="123">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124" formatCode="mmm\-yy">
+                <c:pt idx="124">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125" formatCode="mmm\-yy">
+                <c:pt idx="125">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126" formatCode="mmm\-yy">
+                <c:pt idx="126">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127" formatCode="mmm\-yy">
+                <c:pt idx="127">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128" formatCode="mmm\-yy">
+                <c:pt idx="128">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129" formatCode="mmm\-yy">
+                <c:pt idx="129">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130" formatCode="mmm\-yy">
+                <c:pt idx="130">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131" formatCode="mmm\-yy">
+                <c:pt idx="131">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132" formatCode="mmm\-yy">
+                <c:pt idx="132">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133" formatCode="mmm\-yy">
+                <c:pt idx="133">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134" formatCode="mmm\-yy">
+                <c:pt idx="134">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135" formatCode="mmm\-yy">
+                <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136" formatCode="mmm\-yy">
+                <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137" formatCode="mmm\-yy">
+                <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138" formatCode="mmm\-yy">
+                <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139" formatCode="mmm\-yy">
+                <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140" formatCode="mmm\-yy">
+                <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
-                <c:pt idx="141" formatCode="mmm\-yy">
+                <c:pt idx="141">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$143</c:f>
+              <c:f>Sheet1!$C$2:$C$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="2">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>29.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>29.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>30.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>30.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -2472,520 +2482,526 @@
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>34.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>32.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>31.4</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>31.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$143</c:f>
+              <c:f>Sheet1!$A$2:$A$144</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2" formatCode="mmm\-yy">
+                <c:formatCode>mmm\-yy</c:formatCode>
+                <c:ptCount val="143"/>
+                <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3" formatCode="mmm\-yy">
+                <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4" formatCode="mmm\-yy">
+                <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5" formatCode="mmm\-yy">
+                <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6" formatCode="mmm\-yy">
+                <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7" formatCode="mmm\-yy">
+                <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8" formatCode="mmm\-yy">
+                <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9" formatCode="mmm\-yy">
+                <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10" formatCode="mmm\-yy">
+                <c:pt idx="10">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11" formatCode="mmm\-yy">
+                <c:pt idx="11">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12" formatCode="mmm\-yy">
+                <c:pt idx="12">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13" formatCode="mmm\-yy">
+                <c:pt idx="13">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14" formatCode="mmm\-yy">
+                <c:pt idx="14">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15" formatCode="mmm\-yy">
+                <c:pt idx="15">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16" formatCode="mmm\-yy">
+                <c:pt idx="16">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17" formatCode="mmm\-yy">
+                <c:pt idx="17">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18" formatCode="mmm\-yy">
+                <c:pt idx="18">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19" formatCode="mmm\-yy">
+                <c:pt idx="19">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20" formatCode="mmm\-yy">
+                <c:pt idx="20">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21" formatCode="mmm\-yy">
+                <c:pt idx="21">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22" formatCode="mmm\-yy">
+                <c:pt idx="22">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23" formatCode="mmm\-yy">
+                <c:pt idx="23">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24" formatCode="mmm\-yy">
+                <c:pt idx="24">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25" formatCode="mmm\-yy">
+                <c:pt idx="25">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26" formatCode="mmm\-yy">
+                <c:pt idx="26">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27" formatCode="mmm\-yy">
+                <c:pt idx="27">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28" formatCode="mmm\-yy">
+                <c:pt idx="28">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29" formatCode="mmm\-yy">
+                <c:pt idx="29">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30" formatCode="mmm\-yy">
+                <c:pt idx="30">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31" formatCode="mmm\-yy">
+                <c:pt idx="31">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32" formatCode="mmm\-yy">
+                <c:pt idx="32">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33" formatCode="mmm\-yy">
+                <c:pt idx="33">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34" formatCode="mmm\-yy">
+                <c:pt idx="34">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35" formatCode="mmm\-yy">
+                <c:pt idx="35">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36" formatCode="mmm\-yy">
+                <c:pt idx="36">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37" formatCode="mmm\-yy">
+                <c:pt idx="37">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38" formatCode="mmm\-yy">
+                <c:pt idx="38">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39" formatCode="mmm\-yy">
+                <c:pt idx="39">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40" formatCode="mmm\-yy">
+                <c:pt idx="40">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41" formatCode="mmm\-yy">
+                <c:pt idx="41">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42" formatCode="mmm\-yy">
+                <c:pt idx="42">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43" formatCode="mmm\-yy">
+                <c:pt idx="43">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44" formatCode="mmm\-yy">
+                <c:pt idx="44">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45" formatCode="mmm\-yy">
+                <c:pt idx="45">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46" formatCode="mmm\-yy">
+                <c:pt idx="46">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47" formatCode="mmm\-yy">
+                <c:pt idx="47">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48" formatCode="mmm\-yy">
+                <c:pt idx="48">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49" formatCode="mmm\-yy">
+                <c:pt idx="49">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50" formatCode="mmm\-yy">
+                <c:pt idx="50">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51" formatCode="mmm\-yy">
+                <c:pt idx="51">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52" formatCode="mmm\-yy">
+                <c:pt idx="52">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53" formatCode="mmm\-yy">
+                <c:pt idx="53">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54" formatCode="mmm\-yy">
+                <c:pt idx="54">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55" formatCode="mmm\-yy">
+                <c:pt idx="55">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56" formatCode="mmm\-yy">
+                <c:pt idx="56">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57" formatCode="mmm\-yy">
+                <c:pt idx="57">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58" formatCode="mmm\-yy">
+                <c:pt idx="58">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59" formatCode="mmm\-yy">
+                <c:pt idx="59">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60" formatCode="mmm\-yy">
+                <c:pt idx="60">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61" formatCode="mmm\-yy">
+                <c:pt idx="61">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62" formatCode="mmm\-yy">
+                <c:pt idx="62">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63" formatCode="mmm\-yy">
+                <c:pt idx="63">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64" formatCode="mmm\-yy">
+                <c:pt idx="64">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65" formatCode="mmm\-yy">
+                <c:pt idx="65">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66" formatCode="mmm\-yy">
+                <c:pt idx="66">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67" formatCode="mmm\-yy">
+                <c:pt idx="67">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68" formatCode="mmm\-yy">
+                <c:pt idx="68">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69" formatCode="mmm\-yy">
+                <c:pt idx="69">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70" formatCode="mmm\-yy">
+                <c:pt idx="70">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71" formatCode="mmm\-yy">
+                <c:pt idx="71">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72" formatCode="mmm\-yy">
+                <c:pt idx="72">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73" formatCode="mmm\-yy">
+                <c:pt idx="73">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74" formatCode="mmm\-yy">
+                <c:pt idx="74">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75" formatCode="mmm\-yy">
+                <c:pt idx="75">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76" formatCode="mmm\-yy">
+                <c:pt idx="76">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77" formatCode="mmm\-yy">
+                <c:pt idx="77">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78" formatCode="mmm\-yy">
+                <c:pt idx="78">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79" formatCode="mmm\-yy">
+                <c:pt idx="79">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80" formatCode="mmm\-yy">
+                <c:pt idx="80">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81" formatCode="mmm\-yy">
+                <c:pt idx="81">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82" formatCode="mmm\-yy">
+                <c:pt idx="82">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83" formatCode="mmm\-yy">
+                <c:pt idx="83">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84" formatCode="mmm\-yy">
+                <c:pt idx="84">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85" formatCode="mmm\-yy">
+                <c:pt idx="85">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86" formatCode="mmm\-yy">
+                <c:pt idx="86">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87" formatCode="mmm\-yy">
+                <c:pt idx="87">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88" formatCode="mmm\-yy">
+                <c:pt idx="88">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89" formatCode="mmm\-yy">
+                <c:pt idx="89">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90" formatCode="mmm\-yy">
+                <c:pt idx="90">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91" formatCode="mmm\-yy">
+                <c:pt idx="91">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92" formatCode="mmm\-yy">
+                <c:pt idx="92">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93" formatCode="mmm\-yy">
+                <c:pt idx="93">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94" formatCode="mmm\-yy">
+                <c:pt idx="94">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95" formatCode="mmm\-yy">
+                <c:pt idx="95">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96" formatCode="mmm\-yy">
+                <c:pt idx="96">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97" formatCode="mmm\-yy">
+                <c:pt idx="97">
                   <c:v>44682</c:v>
                 </c:pt>
-                <c:pt idx="98" formatCode="mmm\-yy">
+                <c:pt idx="98">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="99" formatCode="mmm\-yy">
+                <c:pt idx="99">
                   <c:v>44743</c:v>
                 </c:pt>
-                <c:pt idx="100" formatCode="mmm\-yy">
+                <c:pt idx="100">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="101" formatCode="mmm\-yy">
+                <c:pt idx="101">
                   <c:v>44805</c:v>
                 </c:pt>
-                <c:pt idx="102" formatCode="mmm\-yy">
+                <c:pt idx="102">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="103" formatCode="mmm\-yy">
+                <c:pt idx="103">
                   <c:v>44866</c:v>
                 </c:pt>
-                <c:pt idx="104" formatCode="mmm\-yy">
+                <c:pt idx="104">
                   <c:v>44896</c:v>
                 </c:pt>
-                <c:pt idx="105" formatCode="mmm\-yy">
+                <c:pt idx="105">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="106" formatCode="mmm\-yy">
+                <c:pt idx="106">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="107" formatCode="mmm\-yy">
+                <c:pt idx="107">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="108" formatCode="mmm\-yy">
+                <c:pt idx="108">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="109" formatCode="mmm\-yy">
+                <c:pt idx="109">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="110" formatCode="mmm\-yy">
+                <c:pt idx="110">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="111" formatCode="mmm\-yy">
+                <c:pt idx="111">
                   <c:v>45108</c:v>
                 </c:pt>
-                <c:pt idx="112" formatCode="mmm\-yy">
+                <c:pt idx="112">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="113" formatCode="mmm\-yy">
+                <c:pt idx="113">
                   <c:v>45170</c:v>
                 </c:pt>
-                <c:pt idx="114" formatCode="mmm\-yy">
+                <c:pt idx="114">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="115" formatCode="mmm\-yy">
+                <c:pt idx="115">
                   <c:v>45231</c:v>
                 </c:pt>
-                <c:pt idx="116" formatCode="mmm\-yy">
+                <c:pt idx="116">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="117" formatCode="mmm\-yy">
+                <c:pt idx="117">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="118" formatCode="mmm\-yy">
+                <c:pt idx="118">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="119" formatCode="mmm\-yy">
+                <c:pt idx="119">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="120" formatCode="mmm\-yy">
+                <c:pt idx="120">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="121" formatCode="mmm\-yy">
+                <c:pt idx="121">
                   <c:v>45413</c:v>
                 </c:pt>
-                <c:pt idx="122" formatCode="mmm\-yy">
+                <c:pt idx="122">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="123" formatCode="mmm\-yy">
+                <c:pt idx="123">
                   <c:v>45474</c:v>
                 </c:pt>
-                <c:pt idx="124" formatCode="mmm\-yy">
+                <c:pt idx="124">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="125" formatCode="mmm\-yy">
+                <c:pt idx="125">
                   <c:v>45536</c:v>
                 </c:pt>
-                <c:pt idx="126" formatCode="mmm\-yy">
+                <c:pt idx="126">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="127" formatCode="mmm\-yy">
+                <c:pt idx="127">
                   <c:v>45597</c:v>
                 </c:pt>
-                <c:pt idx="128" formatCode="mmm\-yy">
+                <c:pt idx="128">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="129" formatCode="mmm\-yy">
+                <c:pt idx="129">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="130" formatCode="mmm\-yy">
+                <c:pt idx="130">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="131" formatCode="mmm\-yy">
+                <c:pt idx="131">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="132" formatCode="mmm\-yy">
+                <c:pt idx="132">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="133" formatCode="mmm\-yy">
+                <c:pt idx="133">
                   <c:v>45778</c:v>
                 </c:pt>
-                <c:pt idx="134" formatCode="mmm\-yy">
+                <c:pt idx="134">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="135" formatCode="mmm\-yy">
+                <c:pt idx="135">
                   <c:v>45839</c:v>
                 </c:pt>
-                <c:pt idx="136" formatCode="mmm\-yy">
+                <c:pt idx="136">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="137" formatCode="mmm\-yy">
+                <c:pt idx="137">
                   <c:v>45901</c:v>
                 </c:pt>
-                <c:pt idx="138" formatCode="mmm\-yy">
+                <c:pt idx="138">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="139" formatCode="mmm\-yy">
+                <c:pt idx="139">
                   <c:v>45962</c:v>
                 </c:pt>
-                <c:pt idx="140" formatCode="mmm\-yy">
+                <c:pt idx="140">
                   <c:v>45992</c:v>
                 </c:pt>
-                <c:pt idx="141" formatCode="mmm\-yy">
+                <c:pt idx="141">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$143</c:f>
+              <c:f>Sheet1!$D$2:$D$144</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="142"/>
+                <c:ptCount val="143"/>
                 <c:pt idx="2">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -3361,50 +3377,53 @@
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>27.9</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>25.2</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="140">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="141">
                   <c:v>25.8</c:v>
+                </c:pt>
+                <c:pt idx="142">
+                  <c:v>25</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="896218272"/>
@@ -3573,54 +3592,54 @@
           <c:h val="0.84192215816394278"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Weight loss</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3942,60 +3961,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$123</c:f>
+              <c:f>Sheet1!$B$2:$B$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4317,91 +4339,94 @@
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>32.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>33.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>40.9</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>44.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Future health concern</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4723,60 +4748,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$123</c:f>
+              <c:f>Sheet1!$C$2:$C$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5098,91 +5126,94 @@
                   <c:v>34.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>31.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>35.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>35.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Fitness</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5504,60 +5535,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$123</c:f>
+              <c:f>Sheet1!$D$2:$D$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>24.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>21.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>19.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5879,84 +5913,87 @@
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>38.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>40.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>39.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>44.3</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>53</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>51.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Current health problem</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6278,60 +6315,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$E$2:$E$123</c:f>
+              <c:f>Sheet1!$E$2:$E$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6653,84 +6693,87 @@
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>14.9</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>11.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$F$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Comment by family or friends</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7052,60 +7095,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$F$2:$F$123</c:f>
+              <c:f>Sheet1!$F$2:$F$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>5.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7427,84 +7473,87 @@
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>11.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>10.199999999999999</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>11.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$G$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>GP/health worker advice</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7826,60 +7875,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$G$2:$G$123</c:f>
+              <c:f>Sheet1!$G$2:$G$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8200,85 +8252,88 @@
                 <c:pt idx="113">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>7.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>5.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="121">
+                  <c:v>7.8</c:v>
+                </c:pt>
+                <c:pt idx="122">
                   <c:v>7.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Too expensive</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8600,60 +8655,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$H$2:$H$123</c:f>
+              <c:f>Sheet1!$H$2:$H$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -8975,84 +9033,87 @@
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>26.1</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>21</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$I$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Detox</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9374,60 +9435,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$I$2:$I$123</c:f>
+              <c:f>Sheet1!$I$2:$I$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.4000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -9749,84 +9813,87 @@
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>16.7</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>13.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22.8</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>21.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$J$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gov't advert</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10148,60 +10215,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$J$2:$J$123</c:f>
+              <c:f>Sheet1!$J$2:$J$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10523,84 +10593,87 @@
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>2.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>2.9</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>2.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-0A92-4679-A989-67DDC1EC1946}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="9"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$K$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Dry January</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -10922,60 +10995,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$K$2:$K$123</c:f>
+              <c:f>Sheet1!$K$2:$K$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="67">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>16.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="70">
                   <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="71">
                   <c:v>17.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="72">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="73">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>16.5</c:v>
                 </c:pt>
                 <c:pt idx="75">
@@ -11096,84 +11172,87 @@
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>21.1</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>23.2</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>25.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$L$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Baby/pregnancy</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$123</c:f>
+              <c:f>Sheet1!$A$2:$A$124</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11495,60 +11574,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$L$2:$L$123</c:f>
+              <c:f>Sheet1!$L$2:$L$124</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="122"/>
+                <c:ptCount val="123"/>
                 <c:pt idx="0">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -11870,50 +11952,53 @@
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>0.7</c:v>
+                </c:pt>
+                <c:pt idx="122">
+                  <c:v>0.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1304-4676-A672-4131B63F5BA8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1341219424"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1341219424"/>
@@ -14100,54 +14185,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$141</c:f>
+              <c:f>Sheet1!$A$2:$A$142</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14523,60 +14608,63 @@
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$141</c:f>
+              <c:f>Sheet1!$B$2:$B$142</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>26.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -14952,91 +15040,94 @@
                   <c:v>30.9</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>30.1</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>29.8</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>29</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>28.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Men</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$141</c:f>
+              <c:f>Sheet1!$A$2:$A$142</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15412,60 +15503,63 @@
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$141</c:f>
+              <c:f>Sheet1!$C$2:$C$142</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>34.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>34.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -15841,91 +15935,94 @@
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>38.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>38.9</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>37.9</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>39.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>40.4</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>38.700000000000003</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>37.700000000000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Women</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="002B82"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$141</c:f>
+              <c:f>Sheet1!$A$2:$A$142</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16301,60 +16398,63 @@
                   <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$141</c:f>
+              <c:f>Sheet1!$D$2:$D$142</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="140"/>
+                <c:ptCount val="141"/>
                 <c:pt idx="0">
                   <c:v>18.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>17.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>18.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -16730,50 +16830,53 @@
                   <c:v>22.8</c:v>
                 </c:pt>
                 <c:pt idx="132">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="133">
                   <c:v>23.7</c:v>
                 </c:pt>
                 <c:pt idx="134">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="135">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="136">
                   <c:v>20.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="137">
                   <c:v>20.9</c:v>
                 </c:pt>
                 <c:pt idx="138">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="139">
                   <c:v>19.8</c:v>
+                </c:pt>
+                <c:pt idx="140">
+                  <c:v>20.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2070-4625-9F79-CCF48FE2CB3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="896218272"/>
         <c:axId val="1"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -16950,54 +17053,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$128</c:f>
+              <c:f>Sheet1!$A$5:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17325,60 +17428,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$5:$B$128</c:f>
+              <c:f>Sheet1!$B$5:$B$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>22.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>22.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>19.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>18.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -17706,91 +17812,94 @@
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>31.1</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>29.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>29.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.1</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>26.2</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>27.9</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>28.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$128</c:f>
+              <c:f>Sheet1!$A$5:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18118,60 +18227,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$5:$C$128</c:f>
+              <c:f>Sheet1!$C$5:$C$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>24.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>22.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>22.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18499,91 +18611,94 @@
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>30.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>31.7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>30.5</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>31.9</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.3</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>31.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$5:$A$128</c:f>
+              <c:f>Sheet1!$A$5:$A$129</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -18911,60 +19026,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$5:$D$128</c:f>
+              <c:f>Sheet1!$D$5:$D$129</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>16.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19292,50 +19410,53 @@
                   <c:v>26.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>27.2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>24.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>19.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>22.4</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>23.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-79BC-460F-8AD1-9257B680333A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="792902575"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="792902575"/>
@@ -19506,54 +19627,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$127</c:f>
+              <c:f>Sheet1!$A$4:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -19881,60 +20002,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$4:$B$127</c:f>
+              <c:f>Sheet1!$B$4:$B$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>28.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>26.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20262,91 +20386,94 @@
                   <c:v>35.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>36.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.6</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>33.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>34.9</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>35.700000000000003</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>34.799999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$127</c:f>
+              <c:f>Sheet1!$A$4:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -20674,60 +20801,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$4:$C$127</c:f>
+              <c:f>Sheet1!$C$4:$C$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>30.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>28.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21055,91 +21185,94 @@
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>38.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>35.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>36.1</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>38</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>37.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$4:$A$127</c:f>
+              <c:f>Sheet1!$A$4:$A$128</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21467,60 +21600,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$4:$D$127</c:f>
+              <c:f>Sheet1!$D$4:$D$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>25.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>24.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -21848,50 +21984,53 @@
                   <c:v>36.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>37.1</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.2</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>27.7</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>33</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>31.8</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>31</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-E753-4704-854C-45B8DF15CA8D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1049180799"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="1049180799"/>
@@ -22061,435 +22200,438 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$127</c:f>
+              <c:f>Sheet1!$A$2:$A$128</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
-[...1 lines deleted...]
-                <c:pt idx="2" formatCode="mmm\-yy">
+                <c:formatCode>mmm\-yy</c:formatCode>
+                <c:ptCount val="127"/>
+                <c:pt idx="2">
                   <c:v>41760</c:v>
                 </c:pt>
-                <c:pt idx="3" formatCode="mmm\-yy">
+                <c:pt idx="3">
                   <c:v>41791</c:v>
                 </c:pt>
-                <c:pt idx="4" formatCode="mmm\-yy">
+                <c:pt idx="4">
                   <c:v>41821</c:v>
                 </c:pt>
-                <c:pt idx="5" formatCode="mmm\-yy">
+                <c:pt idx="5">
                   <c:v>41852</c:v>
                 </c:pt>
-                <c:pt idx="6" formatCode="mmm\-yy">
+                <c:pt idx="6">
                   <c:v>41883</c:v>
                 </c:pt>
-                <c:pt idx="7" formatCode="mmm\-yy">
+                <c:pt idx="7">
                   <c:v>41913</c:v>
                 </c:pt>
-                <c:pt idx="8" formatCode="mmm\-yy">
+                <c:pt idx="8">
                   <c:v>41944</c:v>
                 </c:pt>
-                <c:pt idx="9" formatCode="mmm\-yy">
+                <c:pt idx="9">
                   <c:v>41974</c:v>
                 </c:pt>
-                <c:pt idx="10" formatCode="mmm\-yy">
+                <c:pt idx="10">
                   <c:v>42005</c:v>
                 </c:pt>
-                <c:pt idx="11" formatCode="mmm\-yy">
+                <c:pt idx="11">
                   <c:v>42036</c:v>
                 </c:pt>
-                <c:pt idx="12" formatCode="mmm\-yy">
+                <c:pt idx="12">
                   <c:v>42064</c:v>
                 </c:pt>
-                <c:pt idx="13" formatCode="mmm\-yy">
+                <c:pt idx="13">
                   <c:v>42095</c:v>
                 </c:pt>
-                <c:pt idx="14" formatCode="mmm\-yy">
+                <c:pt idx="14">
                   <c:v>42125</c:v>
                 </c:pt>
-                <c:pt idx="15" formatCode="mmm\-yy">
+                <c:pt idx="15">
                   <c:v>42156</c:v>
                 </c:pt>
-                <c:pt idx="16" formatCode="mmm\-yy">
+                <c:pt idx="16">
                   <c:v>42186</c:v>
                 </c:pt>
-                <c:pt idx="17" formatCode="mmm\-yy">
+                <c:pt idx="17">
                   <c:v>42217</c:v>
                 </c:pt>
-                <c:pt idx="18" formatCode="mmm\-yy">
+                <c:pt idx="18">
                   <c:v>42248</c:v>
                 </c:pt>
-                <c:pt idx="19" formatCode="mmm\-yy">
+                <c:pt idx="19">
                   <c:v>42278</c:v>
                 </c:pt>
-                <c:pt idx="20" formatCode="mmm\-yy">
+                <c:pt idx="20">
                   <c:v>42309</c:v>
                 </c:pt>
-                <c:pt idx="21" formatCode="mmm\-yy">
+                <c:pt idx="21">
                   <c:v>42339</c:v>
                 </c:pt>
-                <c:pt idx="22" formatCode="mmm\-yy">
+                <c:pt idx="22">
                   <c:v>42370</c:v>
                 </c:pt>
-                <c:pt idx="23" formatCode="mmm\-yy">
+                <c:pt idx="23">
                   <c:v>42401</c:v>
                 </c:pt>
-                <c:pt idx="24" formatCode="mmm\-yy">
+                <c:pt idx="24">
                   <c:v>42430</c:v>
                 </c:pt>
-                <c:pt idx="25" formatCode="mmm\-yy">
+                <c:pt idx="25">
                   <c:v>42461</c:v>
                 </c:pt>
-                <c:pt idx="26" formatCode="mmm\-yy">
+                <c:pt idx="26">
                   <c:v>42491</c:v>
                 </c:pt>
-                <c:pt idx="27" formatCode="mmm\-yy">
+                <c:pt idx="27">
                   <c:v>42522</c:v>
                 </c:pt>
-                <c:pt idx="28" formatCode="mmm\-yy">
+                <c:pt idx="28">
                   <c:v>42552</c:v>
                 </c:pt>
-                <c:pt idx="29" formatCode="mmm\-yy">
+                <c:pt idx="29">
                   <c:v>42583</c:v>
                 </c:pt>
-                <c:pt idx="30" formatCode="mmm\-yy">
+                <c:pt idx="30">
                   <c:v>42614</c:v>
                 </c:pt>
-                <c:pt idx="31" formatCode="mmm\-yy">
+                <c:pt idx="31">
                   <c:v>42644</c:v>
                 </c:pt>
-                <c:pt idx="32" formatCode="mmm\-yy">
+                <c:pt idx="32">
                   <c:v>42675</c:v>
                 </c:pt>
-                <c:pt idx="33" formatCode="mmm\-yy">
+                <c:pt idx="33">
                   <c:v>42705</c:v>
                 </c:pt>
-                <c:pt idx="34" formatCode="mmm\-yy">
+                <c:pt idx="34">
                   <c:v>42736</c:v>
                 </c:pt>
-                <c:pt idx="35" formatCode="mmm\-yy">
+                <c:pt idx="35">
                   <c:v>42767</c:v>
                 </c:pt>
-                <c:pt idx="36" formatCode="mmm\-yy">
+                <c:pt idx="36">
                   <c:v>42795</c:v>
                 </c:pt>
-                <c:pt idx="37" formatCode="mmm\-yy">
+                <c:pt idx="37">
                   <c:v>42826</c:v>
                 </c:pt>
-                <c:pt idx="38" formatCode="mmm\-yy">
+                <c:pt idx="38">
                   <c:v>42856</c:v>
                 </c:pt>
-                <c:pt idx="39" formatCode="mmm\-yy">
+                <c:pt idx="39">
                   <c:v>42887</c:v>
                 </c:pt>
-                <c:pt idx="40" formatCode="mmm\-yy">
+                <c:pt idx="40">
                   <c:v>42917</c:v>
                 </c:pt>
-                <c:pt idx="41" formatCode="mmm\-yy">
+                <c:pt idx="41">
                   <c:v>42948</c:v>
                 </c:pt>
-                <c:pt idx="42" formatCode="mmm\-yy">
+                <c:pt idx="42">
                   <c:v>42979</c:v>
                 </c:pt>
-                <c:pt idx="43" formatCode="mmm\-yy">
+                <c:pt idx="43">
                   <c:v>43009</c:v>
                 </c:pt>
-                <c:pt idx="44" formatCode="mmm\-yy">
+                <c:pt idx="44">
                   <c:v>43040</c:v>
                 </c:pt>
-                <c:pt idx="45" formatCode="mmm\-yy">
+                <c:pt idx="45">
                   <c:v>43070</c:v>
                 </c:pt>
-                <c:pt idx="46" formatCode="mmm\-yy">
+                <c:pt idx="46">
                   <c:v>43101</c:v>
                 </c:pt>
-                <c:pt idx="47" formatCode="mmm\-yy">
+                <c:pt idx="47">
                   <c:v>43132</c:v>
                 </c:pt>
-                <c:pt idx="48" formatCode="mmm\-yy">
+                <c:pt idx="48">
                   <c:v>43160</c:v>
                 </c:pt>
-                <c:pt idx="49" formatCode="mmm\-yy">
+                <c:pt idx="49">
                   <c:v>43191</c:v>
                 </c:pt>
-                <c:pt idx="50" formatCode="mmm\-yy">
+                <c:pt idx="50">
                   <c:v>43221</c:v>
                 </c:pt>
-                <c:pt idx="51" formatCode="mmm\-yy">
+                <c:pt idx="51">
                   <c:v>43252</c:v>
                 </c:pt>
-                <c:pt idx="52" formatCode="mmm\-yy">
+                <c:pt idx="52">
                   <c:v>43282</c:v>
                 </c:pt>
-                <c:pt idx="53" formatCode="mmm\-yy">
+                <c:pt idx="53">
                   <c:v>43313</c:v>
                 </c:pt>
-                <c:pt idx="54" formatCode="mmm\-yy">
+                <c:pt idx="54">
                   <c:v>43344</c:v>
                 </c:pt>
-                <c:pt idx="55" formatCode="mmm\-yy">
+                <c:pt idx="55">
                   <c:v>43374</c:v>
                 </c:pt>
-                <c:pt idx="56" formatCode="mmm\-yy">
+                <c:pt idx="56">
                   <c:v>43405</c:v>
                 </c:pt>
-                <c:pt idx="57" formatCode="mmm\-yy">
+                <c:pt idx="57">
                   <c:v>43435</c:v>
                 </c:pt>
-                <c:pt idx="58" formatCode="mmm\-yy">
+                <c:pt idx="58">
                   <c:v>43466</c:v>
                 </c:pt>
-                <c:pt idx="59" formatCode="mmm\-yy">
+                <c:pt idx="59">
                   <c:v>43497</c:v>
                 </c:pt>
-                <c:pt idx="60" formatCode="mmm\-yy">
+                <c:pt idx="60">
                   <c:v>43525</c:v>
                 </c:pt>
-                <c:pt idx="61" formatCode="mmm\-yy">
+                <c:pt idx="61">
                   <c:v>43556</c:v>
                 </c:pt>
-                <c:pt idx="62" formatCode="mmm\-yy">
+                <c:pt idx="62">
                   <c:v>43586</c:v>
                 </c:pt>
-                <c:pt idx="63" formatCode="mmm\-yy">
+                <c:pt idx="63">
                   <c:v>43617</c:v>
                 </c:pt>
-                <c:pt idx="64" formatCode="mmm\-yy">
+                <c:pt idx="64">
                   <c:v>43647</c:v>
                 </c:pt>
-                <c:pt idx="65" formatCode="mmm\-yy">
+                <c:pt idx="65">
                   <c:v>43678</c:v>
                 </c:pt>
-                <c:pt idx="66" formatCode="mmm\-yy">
+                <c:pt idx="66">
                   <c:v>43709</c:v>
                 </c:pt>
-                <c:pt idx="67" formatCode="mmm\-yy">
+                <c:pt idx="67">
                   <c:v>43739</c:v>
                 </c:pt>
-                <c:pt idx="68" formatCode="mmm\-yy">
+                <c:pt idx="68">
                   <c:v>43770</c:v>
                 </c:pt>
-                <c:pt idx="69" formatCode="mmm\-yy">
+                <c:pt idx="69">
                   <c:v>43800</c:v>
                 </c:pt>
-                <c:pt idx="70" formatCode="mmm\-yy">
+                <c:pt idx="70">
                   <c:v>43831</c:v>
                 </c:pt>
-                <c:pt idx="71" formatCode="mmm\-yy">
+                <c:pt idx="71">
                   <c:v>43862</c:v>
                 </c:pt>
-                <c:pt idx="72" formatCode="mmm\-yy">
+                <c:pt idx="72">
                   <c:v>43922</c:v>
                 </c:pt>
-                <c:pt idx="73" formatCode="mmm\-yy">
+                <c:pt idx="73">
                   <c:v>43952</c:v>
                 </c:pt>
-                <c:pt idx="74" formatCode="mmm\-yy">
+                <c:pt idx="74">
                   <c:v>43983</c:v>
                 </c:pt>
-                <c:pt idx="75" formatCode="mmm\-yy">
+                <c:pt idx="75">
                   <c:v>44013</c:v>
                 </c:pt>
-                <c:pt idx="76" formatCode="mmm\-yy">
+                <c:pt idx="76">
                   <c:v>44044</c:v>
                 </c:pt>
-                <c:pt idx="77" formatCode="mmm\-yy">
+                <c:pt idx="77">
                   <c:v>44075</c:v>
                 </c:pt>
-                <c:pt idx="78" formatCode="mmm\-yy">
+                <c:pt idx="78">
                   <c:v>44105</c:v>
                 </c:pt>
-                <c:pt idx="79" formatCode="mmm\-yy">
+                <c:pt idx="79">
                   <c:v>44136</c:v>
                 </c:pt>
-                <c:pt idx="80" formatCode="mmm\-yy">
+                <c:pt idx="80">
                   <c:v>44166</c:v>
                 </c:pt>
-                <c:pt idx="81" formatCode="mmm\-yy">
+                <c:pt idx="81">
                   <c:v>44197</c:v>
                 </c:pt>
-                <c:pt idx="82" formatCode="mmm\-yy">
+                <c:pt idx="82">
                   <c:v>44228</c:v>
                 </c:pt>
-                <c:pt idx="83" formatCode="mmm\-yy">
+                <c:pt idx="83">
                   <c:v>44256</c:v>
                 </c:pt>
-                <c:pt idx="84" formatCode="mmm\-yy">
+                <c:pt idx="84">
                   <c:v>44287</c:v>
                 </c:pt>
-                <c:pt idx="85" formatCode="mmm\-yy">
+                <c:pt idx="85">
                   <c:v>44317</c:v>
                 </c:pt>
-                <c:pt idx="86" formatCode="mmm\-yy">
+                <c:pt idx="86">
                   <c:v>44348</c:v>
                 </c:pt>
-                <c:pt idx="87" formatCode="mmm\-yy">
+                <c:pt idx="87">
                   <c:v>44378</c:v>
                 </c:pt>
-                <c:pt idx="88" formatCode="mmm\-yy">
+                <c:pt idx="88">
                   <c:v>44409</c:v>
                 </c:pt>
-                <c:pt idx="89" formatCode="mmm\-yy">
+                <c:pt idx="89">
                   <c:v>44440</c:v>
                 </c:pt>
-                <c:pt idx="90" formatCode="mmm\-yy">
+                <c:pt idx="90">
                   <c:v>44470</c:v>
                 </c:pt>
-                <c:pt idx="91" formatCode="mmm\-yy">
+                <c:pt idx="91">
                   <c:v>44501</c:v>
                 </c:pt>
-                <c:pt idx="92" formatCode="mmm\-yy">
+                <c:pt idx="92">
                   <c:v>44531</c:v>
                 </c:pt>
-                <c:pt idx="93" formatCode="mmm\-yy">
+                <c:pt idx="93">
                   <c:v>44562</c:v>
                 </c:pt>
-                <c:pt idx="94" formatCode="mmm\-yy">
+                <c:pt idx="94">
                   <c:v>44593</c:v>
                 </c:pt>
-                <c:pt idx="95" formatCode="mmm\-yy">
+                <c:pt idx="95">
                   <c:v>44621</c:v>
                 </c:pt>
-                <c:pt idx="96" formatCode="mmm\-yy">
+                <c:pt idx="96">
                   <c:v>44652</c:v>
                 </c:pt>
-                <c:pt idx="97" formatCode="mmm\-yy">
+                <c:pt idx="97">
                   <c:v>44713</c:v>
                 </c:pt>
-                <c:pt idx="98" formatCode="mmm\-yy">
+                <c:pt idx="98">
                   <c:v>44774</c:v>
                 </c:pt>
-                <c:pt idx="99" formatCode="mmm\-yy">
+                <c:pt idx="99">
                   <c:v>44835</c:v>
                 </c:pt>
-                <c:pt idx="100" formatCode="mmm\-yy">
+                <c:pt idx="100">
                   <c:v>44927</c:v>
                 </c:pt>
-                <c:pt idx="101" formatCode="mmm\-yy">
+                <c:pt idx="101">
                   <c:v>44958</c:v>
                 </c:pt>
-                <c:pt idx="102" formatCode="mmm\-yy">
+                <c:pt idx="102">
                   <c:v>44986</c:v>
                 </c:pt>
-                <c:pt idx="103" formatCode="mmm\-yy">
+                <c:pt idx="103">
                   <c:v>45017</c:v>
                 </c:pt>
-                <c:pt idx="104" formatCode="mmm\-yy">
+                <c:pt idx="104">
                   <c:v>45047</c:v>
                 </c:pt>
-                <c:pt idx="105" formatCode="mmm\-yy">
+                <c:pt idx="105">
                   <c:v>45078</c:v>
                 </c:pt>
-                <c:pt idx="106" formatCode="mmm\-yy">
+                <c:pt idx="106">
                   <c:v>45139</c:v>
                 </c:pt>
-                <c:pt idx="107" formatCode="mmm\-yy">
+                <c:pt idx="107">
                   <c:v>45200</c:v>
                 </c:pt>
-                <c:pt idx="108" formatCode="mmm\-yy">
+                <c:pt idx="108">
                   <c:v>45261</c:v>
                 </c:pt>
-                <c:pt idx="109" formatCode="mmm\-yy">
+                <c:pt idx="109">
                   <c:v>45292</c:v>
                 </c:pt>
-                <c:pt idx="110" formatCode="mmm\-yy">
+                <c:pt idx="110">
                   <c:v>45323</c:v>
                 </c:pt>
-                <c:pt idx="111" formatCode="mmm\-yy">
+                <c:pt idx="111">
                   <c:v>45352</c:v>
                 </c:pt>
-                <c:pt idx="112" formatCode="mmm\-yy">
+                <c:pt idx="112">
                   <c:v>45383</c:v>
                 </c:pt>
-                <c:pt idx="113" formatCode="mmm\-yy">
+                <c:pt idx="113">
                   <c:v>45444</c:v>
                 </c:pt>
-                <c:pt idx="114" formatCode="mmm\-yy">
+                <c:pt idx="114">
                   <c:v>45505</c:v>
                 </c:pt>
-                <c:pt idx="115" formatCode="mmm\-yy">
+                <c:pt idx="115">
                   <c:v>45566</c:v>
                 </c:pt>
-                <c:pt idx="116" formatCode="mmm\-yy">
+                <c:pt idx="116">
                   <c:v>45627</c:v>
                 </c:pt>
-                <c:pt idx="117" formatCode="mmm\-yy">
+                <c:pt idx="117">
                   <c:v>45658</c:v>
                 </c:pt>
-                <c:pt idx="118" formatCode="mmm\-yy">
+                <c:pt idx="118">
                   <c:v>45689</c:v>
                 </c:pt>
-                <c:pt idx="119" formatCode="mmm\-yy">
+                <c:pt idx="119">
                   <c:v>45717</c:v>
                 </c:pt>
-                <c:pt idx="120" formatCode="mmm\-yy">
+                <c:pt idx="120">
                   <c:v>45748</c:v>
                 </c:pt>
-                <c:pt idx="121" formatCode="mmm\-yy">
+                <c:pt idx="121">
                   <c:v>45809</c:v>
                 </c:pt>
-                <c:pt idx="122" formatCode="mmm\-yy">
+                <c:pt idx="122">
                   <c:v>45870</c:v>
                 </c:pt>
-                <c:pt idx="123" formatCode="mmm\-yy">
+                <c:pt idx="123">
                   <c:v>45931</c:v>
                 </c:pt>
-                <c:pt idx="124" formatCode="mmm\-yy">
+                <c:pt idx="124">
                   <c:v>45992</c:v>
                 </c:pt>
-                <c:pt idx="125" formatCode="mmm\-yy">
+                <c:pt idx="125">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="126">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$127</c:f>
+              <c:f>Sheet1!$B$2:$B$128</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="126"/>
+                <c:ptCount val="127"/>
                 <c:pt idx="2">
                   <c:v>4.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="10">
@@ -22816,50 +22958,53 @@
                 <c:pt idx="117">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>6.4</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="124">
                   <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="125">
+                  <c:v>6.5</c:v>
+                </c:pt>
+                <c:pt idx="126">
                   <c:v>6.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-16AB-4DE4-B20C-7E73C6EB4CC0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="2052573216"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
@@ -23025,54 +23170,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23391,60 +23536,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$122</c:f>
+              <c:f>Sheet1!$B$2:$B$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>24.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>22.7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>21.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>23.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>24.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>25.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -23763,92 +23911,95 @@
                   <c:v>38</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>38.799999999999997</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>40.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>36.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>35.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>39.299999999999997</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>39.799999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24167,60 +24318,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$122</c:f>
+              <c:f>Sheet1!$C$2:$C$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>28.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>28.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>27.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>27.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>27.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24539,92 +24693,95 @@
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>41.5</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>42</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>41.7</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>43.3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>39.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>38.6</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>42.4</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>43.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -24943,60 +25100,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$122</c:f>
+              <c:f>Sheet1!$D$2:$D$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>17.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>14.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>15.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>18.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25315,50 +25475,53 @@
                   <c:v>35.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>35.4</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>36.9</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>35.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>33.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>34.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>30.4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>29.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>34.4</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>33.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -25539,54 +25702,54 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>All</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -25914,60 +26077,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$125</c:f>
+              <c:f>Sheet1!$B$2:$B$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6.6</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26295,92 +26461,95 @@
                   <c:v>14</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>15.7</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>15.2</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>12.4</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>12.8</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>10.6</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>12.3</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>14.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ABC1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="186DB6"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -26708,60 +26877,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$125</c:f>
+              <c:f>Sheet1!$C$2:$C$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27089,92 +27261,95 @@
                   <c:v>14.5</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>16.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.1</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>15.3</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>16.600000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>C2DE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$125</c:f>
+              <c:f>Sheet1!$A$2:$A$126</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>41760</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41791</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41821</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27502,60 +27677,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$125</c:f>
+              <c:f>Sheet1!$D$2:$D$126</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>4.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -27883,50 +28061,53 @@
                   <c:v>13.3</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>13</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.6</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>10.9</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>10.5</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>7.3</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>10.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1B18-4E1D-B88A-98A7754B185F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="32777344"/>
         <c:axId val="32779264"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="32777344"/>
@@ -28098,54 +28279,54 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28464,60 +28645,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$122</c:f>
+              <c:f>Sheet1!$B$2:$B$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>6.9</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -28836,91 +29020,94 @@
                   <c:v>8.5</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>8.3000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>9.4</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>8.9</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>8.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>9.1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>9.1</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>9.6999999999999993</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$122</c:f>
+              <c:f>Sheet1!$A$2:$A$123</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>41852</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>41883</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>41913</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>41944</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>41974</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>42005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>42036</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>42064</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29239,60 +29426,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$122</c:f>
+              <c:f>Sheet1!$C$2:$C$123</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="121"/>
+                <c:ptCount val="122"/>
                 <c:pt idx="0">
                   <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10.4</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>11.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>12.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29611,50 +29801,53 @@
                   <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="113">
                   <c:v>13.8</c:v>
                 </c:pt>
                 <c:pt idx="114">
                   <c:v>15.8</c:v>
                 </c:pt>
                 <c:pt idx="115">
                   <c:v>15.6</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>9.6</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>12.9</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>16.3</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>14.7</c:v>
+                </c:pt>
+                <c:pt idx="121">
+                  <c:v>14.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B38-4E12-9876-876210AFBBA9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -29826,54 +30019,54 @@
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Any attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="E6007E"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$50</c:f>
+              <c:f>Sheet1!$A$2:$A$51</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="49"/>
+                <c:ptCount val="50"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -29976,60 +30169,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="49">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$50</c:f>
+              <c:f>Sheet1!$B$2:$B$51</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="49"/>
+                <c:ptCount val="50"/>
                 <c:pt idx="0">
                   <c:v>26.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>23.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>25.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23.9</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>23.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30132,91 +30328,94 @@
                   <c:v>38.5</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>39.4</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>39.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>39.1</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>42.6</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>41.3</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>39.6</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>43</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>44.8</c:v>
+                </c:pt>
+                <c:pt idx="49">
+                  <c:v>42.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Serious attempt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="2E2F86"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$50</c:f>
+              <c:f>Sheet1!$A$2:$A$51</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
-                <c:ptCount val="49"/>
+                <c:ptCount val="50"/>
                 <c:pt idx="0">
                   <c:v>44075</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>44105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>44136</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>44197</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>44228</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>44256</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>44287</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30319,60 +30518,63 @@
                   <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46054</c:v>
+                </c:pt>
+                <c:pt idx="49">
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$50</c:f>
+              <c:f>Sheet1!$C$2:$C$51</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="49"/>
+                <c:ptCount val="50"/>
                 <c:pt idx="0">
                   <c:v>31.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>32.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>38.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>39.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>32.200000000000003</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>31.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -30475,50 +30677,53 @@
                   <c:v>43.8</c:v>
                 </c:pt>
                 <c:pt idx="41">
                   <c:v>44.8</c:v>
                 </c:pt>
                 <c:pt idx="42">
                   <c:v>46.4</c:v>
                 </c:pt>
                 <c:pt idx="43">
                   <c:v>46.8</c:v>
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>49.2</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>42.7</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>48</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>49.4</c:v>
+                </c:pt>
+                <c:pt idx="49">
+                  <c:v>48.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A2E1-4611-AC79-CF1976BD39B3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="545062624"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="545062624"/>
@@ -35598,69 +35803,69 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Last updated: 11</a:t>
+              <a:t>Last updated: 12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> March 2026</a:t>
+              <a:t> May 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
@@ -36145,51 +36350,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which, if any, of the following did you use to try to help restrict your alcohol consumption during the most recent attempt? (answer options not mutually exclusive)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3705759602"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2664985462"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -36473,51 +36678,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Which of the following, if any, do you think contributed to you making the most recent attempt to restrict your alcohol consumption?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374445318"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="350619120"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301624" y="1646382"/>
           <a:ext cx="8582747" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -37648,51 +37853,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="990606339"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2459994295"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -37976,51 +38181,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Risky drinking operationalised as those scoring AUDIT-C ≥5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="931047554"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374282017"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1608138"/>
           <a:ext cx="8229600" cy="4525962"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38321,51 +38526,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: Are you currently trying to restrict your alcohol consumption e.g. by drinking less, choosing lower strength alcohol or using smaller glasses? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1313668507"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2815404307"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38644,51 +38849,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: Which of the following best describes you? I REALLY want to cut down on drinking alcohol and intend to in the next month; I REALLY want to cut down on drinking alcohol and intend to in the next 3 months; I want to cut down on drinking alcohol and hope to soon; I REALLY want to cut down on drinking alcohol but I don't know when I will; I want to cut down on drinking alcohol but haven't thought about when; I think I should cut down on drinking alcohol but don't really want to; I don't want to cut down on drinking alcohol </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4189019035"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479198813"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1600200"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -38966,51 +39171,51 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="850" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Question: In the last 12 months, has a doctor or other health worker within your GP surgery discussed your drinking? No; Yes, a doctor or other health worker within my GP surgery asked about my drinking; Yes, a doctor or other health worker within my GP surgery offered advice about cutting down on my drinking; Yes, a doctor or other health worker within my GP surgery offered help or support within the surgery to help me cut down; Yes, a doctor or other health worker within my GP surgery referred me to an alcohol service or advised me to seek specialist help. Follow-up question: You said a doctor or other health worker within your GP surgery has not discussed your drinking with you in the last 12 months. Please could you confirm which of the following statements applies to you: I have not seen a doctor or health worker within my GP surgery in last 12 months; I have seen a doctor or health worker within my GP surgery in the last 12 months but did not discuss my drinking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Chart 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508680976"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2874372169"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="331788" y="1682750"/>
           <a:ext cx="8480425" cy="4210050"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39296,51 +39501,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation; Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1400027256"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1606449994"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39624,51 +39829,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ABC1: Professional to clerical occupation; C2DE: Manual occupation. Question: How many attempts to restrict your alcohol consumption have you made in the last 12 months (e.g. by drinking less, choosing lower strength alcohol or using smaller glasses)? Please include all attempts you have made in the last 12 months, whether or not they were successful, AND any attempt that you are currently making. Follow-up question: During your most recent attempt to restrict your alcohol consumption, was it a serious attempt to cut down on your drinking permanently?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4002350617"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2615060535"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="301625" y="1600200"/>
           <a:ext cx="8385175" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -39970,51 +40175,51 @@
               </a:rPr>
               <a:t>nalmefene</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>) or behavioural support (any delivery mode)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Content Placeholder 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="780102329"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3402002385"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1606550"/>
           <a:ext cx="8229600" cy="4525963"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
@@ -41910,67 +42115,74 @@
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
+    <SharedWithUsers xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006DD9147DCE5D39448439BAC925F17EAF" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="98a36182e80fce830f6c1959f67f732d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b517193-b76b-4847-86d0-f7effd00a065" xmlns:ns3="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="432d58a1b050dac85319da7bffcb1962" ns2:_="" ns3:_="">
     <xsd:import namespace="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <xsd:import namespace="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -42153,85 +42365,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D79FE04-7DA4-41D2-9BF3-1785DC81E032}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1BCD68-B12C-4DDE-A410-7E8765890E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5DC24EA-063C-4378-A332-766973B6DE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b517193-b76b-4847-86d0-f7effd00a065"/>
     <ds:schemaRef ds:uri="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1faf88fe-a998-4c5b-93c9-210a11d9a5c2}" enabled="0" method="" siteId="{1faf88fe-a998-4c5b-93c9-210a11d9a5c2}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>1374</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>57</Paragraphs>
   <Slides>13</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -42254,44 +42472,53 @@
       <vt:lpstr>Latest trends on alcohol consumption in England from the Alcohol Toolkit Study</vt:lpstr>
       <vt:lpstr>Prevalence of risky drinking (AUDIT-C ≥5) by social grade</vt:lpstr>
       <vt:lpstr>Prevalence of risky drinking (AUDIT-C ≥5) by gender</vt:lpstr>
       <vt:lpstr>Currently trying to restrict consumption</vt:lpstr>
       <vt:lpstr>Motivation to cut down</vt:lpstr>
       <vt:lpstr>GP advice to cut down</vt:lpstr>
       <vt:lpstr>All past-year attempts to cut down  or stop</vt:lpstr>
       <vt:lpstr>Serious past-year attempts to cut down or stop</vt:lpstr>
       <vt:lpstr>Support in past-year attempts</vt:lpstr>
       <vt:lpstr>Using low-alcohol/alcohol-free drinks in past-year attempts</vt:lpstr>
       <vt:lpstr>Triggers for past-year attempts</vt:lpstr>
       <vt:lpstr>Prevalence of risky drinking (AUDIT ≥8)</vt:lpstr>
       <vt:lpstr>Methods</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCL</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ATS</dc:title>
+  <dc:title/>
   <dc:creator>J Brown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006DD9147DCE5D39448439BAC925F17EAF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>